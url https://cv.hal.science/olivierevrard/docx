--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -177,480 +177,476 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (179)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (182)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial predictions and uncertainty maps of global fallout radionuclides (137Cs and 239+240Pu) for the Southern Hemisphere</w:t>
+                <w:t xml:space="preserve">Investigating post-wildfire effects in contrasted Mediterranean ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t>
+                <w:t xml:space="preserve">Romain Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Dicen</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surya Gupta</w:t>
+                <w:t xml:space="preserve">Amaury Bardelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Alewell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zenodo (CERN European Organization for Nuclear Research)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.18492750⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 25th anniversary Special Issue - Impacts of wildfires on soil and sediment systems, 26 (2), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-025-04216-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05503033v1</w:t>
+                <w:t xml:space="preserve">cea-05488534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of soil erosion over six decades in a long‐term experiment using fallout 137Cs and rusle : a South American case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preliminary quantification of sediment contributions from land use sources to a natural turbid endorheic shallow lake (Barros Lake, Rio Grande do Sul, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Helena Kochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Tassano</w:t>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirel Cabrera</w:t>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joan Gonzalez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Gabriele Victória de Godoy Jorge da Costa Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.70498⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (4), pp.112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-025-04206-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05517184v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05571420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating post-wildfire effects in contrasted Mediterranean ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of soil erosion over six decades in a long‐term experiment using fallout 137Cs and rusle : a South American case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Tassano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Ducruet</w:t>
+                <w:t xml:space="preserve">Mirel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Joan Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Bardelle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mario Perez-Bidegain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 25th anniversary Special Issue - Impacts of wildfires on soil and sediment systems, 26 (2), pp.21. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-025-04216-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.70498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05488534v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05517184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did the 2019 Notre-Dame Cathedral Fire impact the lead contamination of sediment in the Seine River in Paris, France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -766,1115 +762,1123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Guillevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Dicen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palak Aggarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 293, pp.107906. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2026.107906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05482962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physico-chemical properties and contamination of flood sediment deposits collected along the Seine River in Paris during the March 2024 flood before Paris Olympics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 116 (4), pp.74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.5c13946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00128-026-04231-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05522268v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05571414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Fukushima fallout in the area affected by wildfires in Kamaishi (Iwate Prefecture, Tohoku Region, Japan): Implications for future environmental research using radionuclide tracers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Temporal evolution and origin of radionuclide fallout and contaminants recorded in sediment from the Kerguelen Archipelago fjord system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoya Takahashi</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hotaka Sato</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2025.107876⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.5c13946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05410403v1</w:t>
+                <w:t xml:space="preserve">cea-05522268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of rainfall variability on sedimentary and hydropower dynamics in a dam reservoir of southern France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pre- and post-wildfire erosion dynamics as derived from sediment core analyses in Mediterranean ecosystems (Var, Southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Quesada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-29-6461-2025⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 503, pp.110278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05372418v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05566160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Evidence of Fukushima fallout in the area affected by wildfires in Kamaishi (Iwate Prefecture, Tohoku Region, Japan): Implications for future environmental research using radionuclide tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoya Takahashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hotaka Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoga Ohta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 292, pp.107876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2025.107876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05298433v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05410403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial erosion in a catchment cultivated with no-tillage at the edge of the southern Brazilian plateau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial predictions and uncertainty maps of global fallout radionuclides (137Cs and 239+240Pu) for the Southern Hemisphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Dicen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Bernardi</w:t>
+                <w:t xml:space="preserve">Surya Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Minella</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Merten</w:t>
+                <w:t xml:space="preserve">Christine Alewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-024-13440-1⟩</w:t>
+              <w:t xml:space="preserve">Zenodo (CERN European Organization for Nuclear Research)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18492750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">cea-04844722v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed environmental pollution caused by transient landscape storage — An example from the Lesser Antilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+                <w:t xml:space="preserve">Identifying the sources of sediment using plant-based eDNA – a proof of principle analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Frankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Tytgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Lajoie</w:t>
+                <w:t xml:space="preserve">Adélaide Naudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125412⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.2762-2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-025-04107-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04830927v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05212905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing soil and water conservation in erosion‐prone Ethiopia: evaluating erosion severity through field observations, local knowledge and expert‐based modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Delayed environmental pollution caused by transient landscape storage — An example from the Lesser Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Lajoie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tirusew Abere</w:t>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanibal Lemma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lai Ting Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.70099⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 366, pp.125412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2024.125412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05189071v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04830927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sediment and nutrient transport in a South Brazilian catchment: hysteresis, fingerprinting, and management implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Prates Bisso Dambroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+                <w:t xml:space="preserve">Paul David Capel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larissa Werle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1889,3019 +1893,3036 @@
               <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 197 (8), pp.933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10661-025-14198-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05183733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological responses to land use changes and precipitation variability in Southern Brazil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancing soil and water conservation in erosion‐prone Ethiopia: evaluating erosion severity through field observations, local knowledge and expert‐based modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Tirusew Abere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+                <w:t xml:space="preserve">Hanibal Lemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Evrard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enyew Adgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Frankl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61, pp.102705. </w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ldr.70099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210137v1</w:t>
+                <w:t xml:space="preserve">cea-05189071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the sources of sediment using plant-based eDNA – a proof of principle analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amaury Frankl</w:t>
+                <w:t xml:space="preserve">Hydrological responses to land use changes and precipitation variability in Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Tytgat</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Dupin</w:t>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaide Naudin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-025-04107-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.102705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2025.102705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05212905v1</w:t>
+                <w:t xml:space="preserve">hal-05210137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Fingerprinting sediment sources using fallout radionuclides demonstrates that subsoil provides the major source of sediment in sub-humid Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tirusew Abere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux-Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enyew Adgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanibal Lemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25, pp.1008-1021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-025-03964-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119634v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04902599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and sources of fallout 137 Cs and 239+240 Pu in equatorial and Southern Hemisphere reference soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: A fingerprint of regulatory changes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Dicen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Katrin Meusburger</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1529-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 389, pp.126276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05034226v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05119634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sediment sources using fallout radionuclides demonstrates that subsoil provides the major source of sediment in sub-humid Ethiopia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hanibal Lemma</w:t>
+                <w:t xml:space="preserve">Distribution and sources of fallout 137 Cs and 239+240 Pu in equatorial and Southern Hemisphere reference soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Dicen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surya Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Meusburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-025-03964-5⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.1529-1549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1529-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04902599v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05034226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface runoff and sediment yield modelling under no‐till: chiselling and crop management effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio José Andres Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lúcia Londero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio José Andres Schneider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+                <w:t xml:space="preserve">Dinis Deuschle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Henrique Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 39, pp.e70354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hyp.70354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05410401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radioactive contamination transported to Western Europe with Saharan dust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangjunjie Xu-Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, pp.eadr9192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adr9192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04925623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil pollution in the European Union – An outlook</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of rainfall variability on sedimentary and hydropower dynamics in a dam reservoir of southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Quesada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103876⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29, pp.6461 - 6478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-29-6461-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04678297v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05372418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of source sediment fingerprinting to tracer selection methods</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+                <w:t xml:space="preserve">Fluvial erosion in a catchment cultivated with no-tillage at the edge of the southern Brazilian plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Prates Bisso Dambroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schlesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-10-109-2024⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197 (197), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-024-13440-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493425v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04844722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncontrolled deforestation and population growth threaten a tropical island’s water and land resources in only 10 years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">The hidden consequences of agricultural development: Soil degradation and pesticide contamination in the South American Pampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Bardelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaldo Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adn5941⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1002, pp.180584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672484v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05298433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new flow path: eDNA connecting hydrology and biology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosetta C Blackman</w:t>
+                <w:t xml:space="preserve">Uncontrolled deforestation and population growth threaten a tropical island’s water and land resources in only 10 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rabiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wat2.1749⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adn5941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04664459v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment source tracing in a Brazilian subtropical catchment using diffuse reflectance: Effect of spectral ranges, pre-processing techniques, and multivariate model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Moura-Bueno</w:t>
+                <w:t xml:space="preserve">Sensitivity of source sediment fingerprinting to tracer selection methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux-Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro V G Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Martínez-Carreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20230144⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (1), pp.109 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-10-109-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04709919v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Boyer</w:t>
+                <w:t xml:space="preserve">A new flow path: eDNA connecting hydrology and biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn R Urycki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anish A Kirtane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Aronoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colton Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosetta C Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e1749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wat2.1749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624428v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04664459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative importance of Asian-dust-derived micas estimated from oxygen isotopic analysis of fine quartz on specific retention of radiocesium in Andosols in Tohoku Region, Japan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daigo Yamada</w:t>
+                <w:t xml:space="preserve">Sediment source tracing in a Brazilian subtropical catchment using diffuse reflectance: Effect of spectral ranges, pre-processing techniques, and multivariate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia Alessandra Peixoto De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Moura-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00380768.2024.2387732⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Ciência do Solo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36783/18069657rbcs20230144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04673674v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04709919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of native grasslands into croplands in the Pampa biome and its effects on source contributions to suspended sediment of the Ibirapuitã River, Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felipe Bernardi</w:t>
+                <w:t xml:space="preserve">Temporal trajectories of artificial radiocaesium 137Cs in French rivers over the nuclear era reconstructed from sediment cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.5201⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (14213), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-64505-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04613290v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying pesticide-contaminated sediment sources in tropical coastal environments (Galion Bay, French West Indies)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">Relative importance of Asian-dust-derived micas estimated from oxygen isotopic analysis of fine quartz on specific retention of radiocesium in Andosols in Tohoku Region, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kitagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoji Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akira Takeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daigo Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-024-03883-x⟩</w:t>
+              <w:t xml:space="preserve">Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00380768.2024.2387732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675605v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04673674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of farmland decontamination on 137Cs transfers in rivers after Fukushima nuclear accident: Evidence from a retrospective sediment core study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hideki Tsuji</w:t>
+                <w:t xml:space="preserve">Conversion of native grasslands into croplands in the Pampa biome and its effects on source contributions to suspended sediment of the Ibirapuitã River, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Linhares Feitosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174546⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.5201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643064v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04613290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational framework to systematize uncertainty analysis in the sediment fingerprinting approach using least square methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lidiane Buligon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Martinuzzi Buriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43 (8), pp.444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40314-024-02948-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04748250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the origin of radiocesium released into the environment in areas remote from nuclear accident and military test sites using the $^{135}$Cs/$^{137}$Cs isotopic signature</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantifying pesticide-contaminated sediment sources in tropical coastal environments (Galion Bay, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Ting Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Callonec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.3332-3349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-024-03883-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04076669v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research and management challenges following soil and landscape decontamination at the onset of the reopening of the Difficult-to-Return Zone, Fukushima (Japan)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Impacts of farmland decontamination on 137Cs transfers in rivers after Fukushima nuclear accident: Evidence from a retrospective sediment core study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-9-479-2023⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.174546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.174546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04198244v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why did so few refugees return to the Fukushima fallout-impacted region after remediation? An interdisciplinary case study from Iitate village, Japan</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Soil pollution in the European Union – An outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C.S. Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Yunta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Baragaño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103498⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 161, pp.103876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2024.103876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924045v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04678297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learnt on the impact of an unprecedented soil decontamination program in Fukushima on contaminant fluxes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gascoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Réveillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (43), pp.e2301811120. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (7), pp.3075-3094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2301811120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04245436v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation-excess overland flow in the European loess belt: An underestimated process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4946,18881 +4967,19245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variability of Saharan dust deposition revealed through a citizen science campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Tuzet</w:t>
+                <w:t xml:space="preserve">Lessons learnt on the impact of an unprecedented soil decontamination program in Fukushima on contaminant fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-15-3075-2023⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (43), pp.e2301811120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2301811120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169934v1</w:t>
+                <w:t xml:space="preserve">cea-04245436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment source apportionment using geochemical composite signatures in a large and polluted river system with a semiarid-coastal interface, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennan Cabral Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Jamil Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ygor Jacques Agra Bezerra da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Farias Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clístenes Williams Araújo Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 220, pp.106710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03832858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inexorable land degradation due to agriculture expansion in South American Pampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Tassano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Chalar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirel Cabrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41893-023-01074-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$^{240}$Pu/$^{239}$Pu isotopic ratio measurements in micrometric Pu and MOX particles using Secondary Ion Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cornaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 252, pp.123848. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative ICP-MS/MS Method To Determine the $^{135}$Cs/$^{137}$Cs Ratio in Low Activity Environmental Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaelle Magre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Mialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 95 (17), pp.6923-6930. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.3c00207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04074490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Niño–Southern Oscillation (ENSO)-driven hypersedimentation in the Poechos Reservoir, northern Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Morera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jhon Orrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 27, pp.3191 - 3204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-27-3191-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04198246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is a dissipation half-life of 5 years for chlordecone in soils of the French West Indies relevant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grünberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatja Samouëlian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Loïc Saaidi</w:t>
+                <w:t xml:space="preserve">Yves Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 324, pp.121283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment-scale variability and driving factors of fine sediment deposition: insights from a coupled experimental and machine-learning-based modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23, pp.3620-3637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-023-03496-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of plutonium concentrations and isotopic ratios in the Ukedo - Takase Rivers draining the Difficult-To-Return zone in Fukushima, Japan (2013–2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soazig Burban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 319, pp.120963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2022.120963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Denudation Versus Anthropogenically Accelerated Erosion in Central Brazil: A Confrontation of Time and Space Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel L Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Espíndola Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel L Siame</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José Guilherme de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth's Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (8), pp.e2022EF003297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022ef003297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04180633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key factors influencing metal concentrations in sediments along Western European Rivers: A long-term monitoring study (1945–2020)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the origin of radiocesium released into the environment in areas remote from nuclear accident and military test sites using the $^{135}$Cs/$^{137}$Cs isotopic signature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaelle Magre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Vismes Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149778⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 329, pp.121606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2023.121606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341608v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04076669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escherichia coli concentration, multiscale monitoring over the decade 2011-2021 in the Mekong River basin, Lao PDR</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research and management challenges following soil and landscape decontamination at the onset of the reopening of the Difficult-to-Return Zone, Fukushima (Japan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux-Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-14-2883-2022⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.479 - 497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-9-479-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03721926v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04198244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$^{240}$Pu/$^{239}$Pu signatures allow refining the chronology of radionuclide fallout in South America</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why did so few refugees return to the Fukushima fallout-impacted region after remediation? An interdisciplinary case study from Iitate village, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Asanuma-Brice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156943⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, pp.103498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03712024v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Sediment Source Tracing Techniques with Traditional Monitoring: The “Arvorezinha Catchment” Experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cláudia a P de Barros</w:t>
+                <w:t xml:space="preserve">Escherichia coli concentration, multiscale monitoring over the decade 2011-2021 in the Mekong River basin, Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthanousone Thammahacksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paty Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14665⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.2883-2894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-14-2883-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03758237v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03721926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrain analysis, erosion simulations and sediment fingerprinting: a case study assessing the erosion sensitivity of agricultural catchments in the border of the volcanic plateau of Southern Brazil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of radiocesium contamination in flood sediment deposited after the 2019 typhoon on decontaminated fields of Fukushima Prefecture, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikumi Asano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nodoka Harada #</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junta Yanai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03139-6⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 354, pp.131-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03528031v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03627017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of radiocesium contamination in flood sediment deposited after the 2019 typhoon on decontaminated fields of Fukushima Prefecture, Japan</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">$^{240}$Pu/$^{239}$Pu signatures allow refining the chronology of radionuclide fallout in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.122⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 843, pp.156943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03627017v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03712024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide resurrection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+                <w:t xml:space="preserve">Combining Sediment Source Tracing Techniques with Traditional Monitoring: The “Arvorezinha Catchment” Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean P G Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo H Merten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schlesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia a P de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10311-021-01347-z⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, In honour of Des Walling, 39 (9), pp.e14665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410260v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03758237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tributary contributions to sediment deposited in the Jacuí Delta, Southern Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Terrain analysis, erosion simulations and sediment fingerprinting: a case study assessing the erosion sensitivity of agricultural catchments in the border of the volcanic plateau of Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dambroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Moura-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jglr.2022.02.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.1023-1040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03139-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03585605v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03528031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of techniques to localise U-bearing particles in environmental samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
+                <w:t xml:space="preserve">Pesticide resurrection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-022-08229-w⟩</w:t>
+              <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20 (6), pp.3357-3362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10311-021-01347-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03600979v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying geochemical and colour properties to quantify sediment sources in a Brazilian semiarid ephemeral river system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clístenes Williams Araújo Do Nascimento</w:t>
+                <w:t xml:space="preserve">Tributary contributions to sediment deposited in the Jacuí Delta, Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flávio A.O. Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128360⟩</w:t>
+              <w:t xml:space="preserve">Journal of Great Lakes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (3), pp.669-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jglr.2022.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03758934v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03585605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the design and implementation of sediment fingerprinting studies: Summary and outcomes of the TRACING 2021 Scientific School</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Comparison of techniques to localise U-bearing particles in environmental samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Diacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Fichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Donnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03203-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 331, pp.1701-1714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-022-08229-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03650052v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03600979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic parameterization of soil surface characteristics for hydrological models in agricultural catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Applying geochemical and colour properties to quantify sediment sources in a Brazilian semiarid ephemeral river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rennan Cabral Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Jamil Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ygor Jacques Agra Bezerra da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fábio Farias Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clístenes Williams Araújo Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 613 (Part A), pp.128360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2022.128360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03645062v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03758934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate sediment fingerprinting source apportionments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improving the design and implementation of sediment fingerprinting studies: Summary and outcomes of the TRACING 2021 Scientific School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaume Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Dabrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-022-03157-4⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.1648-1661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03203-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03565031v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03650052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing hotspots of soil erosion in high mountain environments: how forensic science based on plant eDNA can lead the way. An opinion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erik Cammeraat</w:t>
+                <w:t xml:space="preserve">Dynamic parameterization of soil surface characteristics for hydrological models in agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Tytgat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elie Verleyen</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lai Ting Pak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-021-05261-9⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.106257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2022.106257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548940v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03645062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How to evaluate sediment fingerprinting source apportionments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. G. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-022-03157-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">cea-03252617v2</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03565031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A worldwide meta-analysis (1977–2020) of sediment core dating using fallout radionuclides including $^{137}$Cs and $^{210}$Pb$_{xs}$</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tracing hotspots of soil erosion in high mountain environments: how forensic science based on plant eDNA can lead the way. An opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Frankl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Cammeraat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Tytgat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Verleyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4951-2021⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 476, pp.729-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-021-05261-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03406193v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the effect of overland flow on Escherichia coli pulses during floods: use of a tracer-based approach in an erosion-prone tropical catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Silvera</w:t>
+                <w:t xml:space="preserve">Key factors influencing metal concentrations in sediments along Western European Rivers: A long-term monitoring study (1945–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125935⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 805, pp.149778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.149778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093896v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing total and dissolved material in a western Canadian basin using quality control samples to guide the selection of fingerprinting parameters for modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Chung</w:t>
+                <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105095⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.100287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03109033v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Mapping the spatial distribution of global $^{137}$Cs fallout in soils of South America as a baseline for Earth Science studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean P.G. Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100287⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 214, pp.103542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188433v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03128666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the spatial distribution of global $^{137}$Cs fallout in soils of South America as a baseline for Earth Science studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tales Tiecher</w:t>
+                <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Ceriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103542⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.105033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03128666v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03011226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilization and transport of pesticides with runoff and suspended sediment during flooding events in an agricultural catchment of Southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizeu Jonas Didoné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osmar Damian Prestes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.39370-39386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-13303-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03180741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Quantifying the effect of overland flow on Escherichia coli pulses during floods: use of a tracer-based approach in an erosion-prone tropical catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanthamousone Thammahacksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Silvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 594, pp.125935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03011226v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afforestation of degraded grasslands reduces sediment transport and may contribute to streamflow regulation in small catchments in the short-run</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Tracing total and dissolved material in a western Canadian basin using quality control samples to guide the selection of fingerprinting parameters for modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. G. Batista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Taube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. K. Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 204, pp.105371. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105371⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 200, pp.105095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03215180v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03109033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the quantification of sediment source contributions using different mathematical models and spectral preprocessing techniques for individual or combined spectra of ultraviolet-visible, near-and middle-infrared spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Afforestation of degraded grasslands reduces sediment transport and may contribute to streamflow regulation in small catchments in the short-run</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Lago Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Barbosa Lopes Cavalcante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114815⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 204, pp.105371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2021.105371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03007858v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03215180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Chlordecone Resurrection by Glyphosate in French West Indies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Improving the quantification of sediment source contributions using different mathematical models and spectral preprocessing techniques for individual or combined spectra of ultraviolet-visible, near-and middle-infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M Moura-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean P.G. Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.0c05207⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.114815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03124787v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03007858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the impact of nickel mining activities on sediment supply to the rivers and the lagoon of South Pacific Islands: lessons learnt from the Thio early mining site (New Caledonia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Evidence of Chlordecone Resurrection by Glyphosate in French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107459⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.2296-2306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.0c05207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02968814v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03124787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of no‐till on runoff in southern Brazil at hillslope and catchment scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Menezes</w:t>
+                <w:t xml:space="preserve">Reconstructing the impact of nickel mining activities on sediment supply to the rivers and the lagoon of South Pacific Islands: lessons learnt from the Thio early mining site (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.14094⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372, pp.107459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03143819v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02968814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Quantifying the impact of no‐till on runoff in southern Brazil at hillslope and catchment scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L Londero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Deuschle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Menezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-7-743-2021⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.e14094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.14094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03440177v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03143819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining colour parameters and geochemical tracers to improve sediment source discrimination in a mining catchment (New Caledonia, South Pacific Islands)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.743 - 766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-7-743-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883783v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03440177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the 2019 typhoons on sediment source contributions and radiocesium concentrations in rivers draining the Fukushima radioactive plume, Japan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radionuclide contamination in flood sediment deposits in the coastal rivers draining the main radioactive pollution plume of Fukushima Prefecture, Japan (2011–2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.42⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.2555-2560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-2555-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">cea-03079420v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03252617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment source fingerprinting: benchmarking recent outputs, remaining challenges and emerging themes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A worldwide meta-analysis (1977–2020) of sediment core dating using fallout radionuclides including $^{137}$Cs and $^{210}$Pb$_{xs}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02755-4⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (10), pp.4951-4966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4951-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02941826v2</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03406193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of spatial and temporal variations in trace element fluxes originating from urban areas at the catchment scale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02766-1⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.1153-1170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02931332v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal assessment of the polychlorinated biphenyl (PCB) sediment contamination in four major French river corridors (1945-2018)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-12-1153-2020⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 301, pp.107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02615076v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Impact of the 2019 typhoons on sediment source contributions and radiocesium concentrations in rivers draining the Fukushima radioactive plume, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 352 (3), pp.199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877523v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03079420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for determining $^{236}$U/$^{238}$U isotope ratios in environmental samples by means of ICP-MS/MS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Sediment source fingerprinting: benchmarking recent outputs, remaining challenges and emerging themes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian L. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boeckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte-Anne Chivers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Emelko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (4), pp.4160 - 4193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02755-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610582v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02941826v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the use of fallout and geogenic radionuclides as potential tracing properties to quantify the sources of suspended sediment in a mining catchment in New Caledonia, South Pacific</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Quantification of spatial and temporal variations in trace element fluxes originating from urban areas at the catchment scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 20, pp.1112-1128. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-019-02447-8⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 20, pp.4055-4069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02766-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399278v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02931332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">福島復興に向けた除染のあゆみ</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new method for determining $^{236}$U/$^{238}$U isotope ratios in environmental samples by means of ICP-MS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Diez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATOMOS (Journal of the Atomic Energy Society of Japan)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3327/jaesjb.62.12_712⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 206, pp.120221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2019.120221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03140910v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02610582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the relationships between chemical element concentrations and discharge to improve our understanding of their transport patterns in rural catchments under subtropical climate conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcos A Bender</w:t>
+                <w:t xml:space="preserve">Investigating the use of fallout and geogenic radionuclides as potential tracing properties to quantify the sources of suspended sediment in a mining catchment in New Caledonia, South Pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141345⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.1112-1128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-019-02447-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02915401v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention of $^{10}$Be, $^{137}$Cs and $^{210}$Pb$_{xs}$ in soils: Impact of physico-chemical characteristics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">福島復興に向けた除染のあゆみ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114242⟩</w:t>
+              <w:t xml:space="preserve">ATOMOS (Journal of the Atomic Energy Society of Japan)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (12), pp.712-716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3327/jaesjb.62.12_712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503509v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03140910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global review of sediment source fingerprinting research incorporating fallout radiocesium ($^{137}$Cs)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Investigating the relationships between chemical element concentrations and discharge to improve our understanding of their transport patterns in rural catchments under subtropical climate conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia A.P. de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danilo R. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos A Bender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107103⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.141345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02570827v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02915401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Retention of $^{10}$Be, $^{137}$Cs and $^{210}$Pb$_{xs}$ in soils: Impact of physico-chemical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix de Tombeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Duvivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pupier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367, pp.114242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03161717v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02503509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutonium aided reconstruction of caesium atmospheric fallout in European topsoils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A global review of sediment source fingerprinting research incorporating fallout radiocesium ($^{137}$Cs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68736-2⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 362, pp.107103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02900900v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02570827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of sediment source contributions in two paired catchments of the Brazilian Pampa using conventional and alternative fingerprinting approaches</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosane Barbosa Lopes Cavalcante</w:t>
+                <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.13768⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569258v2</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining spectroscopy and magnetism with geochemical tracers to improve the discrimination of sediment sources in a homogeneous subtropical catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Inda</w:t>
+                <w:t xml:space="preserve">Quantification of sediment source contributions in two paired catchments of the Brazilian Pampa using conventional and alternative fingerprinting approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirian Lago Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Barbosa Lopes Cavalcante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104800⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (13), pp.2965-2986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.13768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02908422v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocarbon and radiocesium in litter fall at Kawamata, to 45 km NW from the Fukushima Dai-ichi nuclear power plant (Japan)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julius Nouet</w:t>
+                <w:t xml:space="preserve">Combining spectroscopy and magnetism with geochemical tracers to improve the discrimination of sediment sources in a homogeneous subtropical catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Inda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-018-6360-9⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3535, pp.104800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087713v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02908422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of landscape decontamination following the Fukushima nuclear accident: a review</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plutonium aided reconstruction of caesium atmospheric fallout in European topsoils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Meusburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Alewell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Cinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/soil-5-333-2019⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.11858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68736-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02449258v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02900900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of phosphorus fractions to trace sediment sources in a rural catchment of Southern Brazil: Comparison with the conventional approach based on elemental geochemistry</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.11.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02615743v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Froger</w:t>
+                <w:t xml:space="preserve">Radiocarbon and radiocesium in litter fall at Kawamata, to 45 km NW from the Fukushima Dai-ichi nuclear power plant (Japan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Paterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Quantin</w:t>
+                <w:t xml:space="preserve">Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
+                <w:t xml:space="preserve">Julius Nouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 319 (3), pp.1093-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-018-6360-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958196v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for detecting and characterising actinide-bearing micro-particles in soils and sediment of the Fukushima Prefecture, Japan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effectiveness of landscape decontamination following the Fukushima nuclear accident: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atsushi Nakao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-019-06575-w⟩</w:t>
+              <w:t xml:space="preserve">Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.333-350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/soil-5-333-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02615745v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02449258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quick and low-cost technique to identify layers associated with heavy rainfall in sediment archives during the Anthropocene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Potential of phosphorus fractions to trace sediment sources in a rural catchment of Southern Brazil: Comparison with the conventional approach based on elemental geochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sed.12650⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 337, pp.1067-1076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2018.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377280v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of uranium and plutonium isotopic signatures in sediment accumulated in the Mano Dam reservoir, Japan, before and after the Fukushima nuclear accident</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+                <w:t xml:space="preserve">Impact of urban pressure on the spatial and temporal dynamics of PAH fluxes in an urban tributary of the Seine River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Diez-Fernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Isnard</w:t>
+                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 225, pp.849-858. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.064⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 219, pp.1002-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.12.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336278v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using spectrocolourimetry to trace sediment source dynamics in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2017)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sellier</w:t>
+                <w:t xml:space="preserve">Method for detecting and characterising actinide-bearing micro-particles in soils and sediment of the Fukushima Prefecture, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Angulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.3290-3301. </w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 321 (1), pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-019-02302-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10967-019-06575-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380977v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medium term high frequency observation of discharges and suspended sediment in a Mediterranean mountainous catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of uranium and plutonium isotopic signatures in sediment accumulated in the Mano Dam reservoir, Japan, before and after the Fukushima nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Diez-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Esteves</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alkiviadis Gourgiotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.10.066⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 225, pp.849-858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2019.03.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02083305v1</w:t>
+                <w:t xml:space="preserve">hal-02336278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA provides information on sediment sources: A study in catchments affected by Fukushima radioactive fallout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A quick and low-cost technique to identify layers associated with heavy rainfall in sediment archives during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.191⟩</w:t>
+              <w:t xml:space="preserve">Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.sed.12650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sed.12650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049144v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of no-tillage on soil redistribution in a cultivated catchment of Southern Brazil (1964–2016) with $^{137}$Cs inventory measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irene Lefevre</w:t>
+                <w:t xml:space="preserve">Using spectrocolourimetry to trace sediment source dynamics in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106588⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.3290-3301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-019-02302-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610579v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Medium term high frequency observation of discharges and suspended sediment in a Mediterranean mountainous catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.448-458. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568, pp.562-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.10.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067746v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02083305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preface—evaluating the response of critical zone processes to human impacts with sediment source fingerprinting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+                <w:t xml:space="preserve">Quantifying the impact of no-tillage on soil redistribution in a cultivated catchment of Southern Brazil (1964–2016) with $^{137}$Cs inventory measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizeu Jonas Didoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio José Andres Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lúcia Londero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allen C. Gellis</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-019-02409-0⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 284, pp.106588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973993v1</w:t>
+                <w:t xml:space="preserve">cea-02610579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosional response to land abandonment in rural areas of Western Europe during the Anthropocene: A case study in the Massif-Central, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Innovative combination of tracing methods to differentiate between legacy and contemporary PAH sources in the atmosphere-soil-river continuum in an urban catchment (Orge River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caupos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106582⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.448-458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377281v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sediment sources in a large agricultural catchment under no-tillage in Southern Brazil (Conceição River)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Environmental DNA provides information on sediment sources: A study in catchments affected by Fukushima radioactive fallout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Henrique Merten</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2917⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 665, pp.873-881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02020809v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the metal contamination of sediment transported by the 2016 Seine River flood (Paris, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preface—evaluating the response of critical zone processes to human impacts with sediment source fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen C. Gellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander J. Koiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Will H. Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (9), pp.3245-3254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-019-02409-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945405v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutonium isotopic signatures in soils and their variation (2011-2014) in sediment transiting a coastal river in the Fukushima Prefecture, Japan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+                <w:t xml:space="preserve">Erosional response to land abandonment in rural areas of Western Europe during the Anthropocene: A case study in the Massif-Central, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.094⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 284, pp.106582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2019.106582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610576v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the sources of suspended sediment and particle-bound trace metal elements in an urban catchment coupling elemental and isotopic geochemistry, and fallout radionuclides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Investigating the metal contamination of sediment transported by the 2016 Seine River flood (Paris, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Louise Bordier</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2892-3⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01890467v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source dynamics of radiocesium-contaminated particulate matter deposited in an agricultural water reservoir after the Fukushima nuclear accident</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Plutonium isotopic signatures in soils and their variation (2011-2014) in sediment transiting a coastal river in the Fukushima Prefecture, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.167-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620175v1</w:t>
+                <w:t xml:space="preserve">cea-02610576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des versants aux masses d'eau : érosion, colmatage et envasement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracing the sources of suspended sediment and particle-bound trace metal elements in an urban catchment coupling elemental and isotopic geochemistry, and fallout radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.5 - 6. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (28), pp.28667 - 28681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2892-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02631041v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leslie Mondamert</w:t>
+                <w:t xml:space="preserve">Source dynamics of radiocesium-contaminated particulate matter deposited in an agricultural water reservoir after the Fukushima nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideki Tsuji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 612, pp.1079-1090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.07.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01940766v1</w:t>
+                <w:t xml:space="preserve">hal-01620175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Fingerprinting sediment sources in a large agricultural catchment under no-tillage in Southern Brazil (Conceição River)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales T. Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Henrique Merten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (4), pp.939-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584172v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Measuring and modelling soil erosion and sediment yields in a large cultivated catchment under no-till of Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizeu Jonas Didoné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174, pp.24 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2017.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849452v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment source and propagation during monsoon events across nested sub-catchments with contrasted land uses in Laos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From shifting cultivation to teak plantation : effect on overland flow and sediment yield in a montane tropical catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bariac</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anneke de Rouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Silvera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2016.11.018⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.3987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-04385-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414859v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From shifting cultivation to teak plantation : effect on overland flow and sediment yield in a montane tropical catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Silvera</w:t>
+                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-04385-2⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453748v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring and modelling soil erosion and sediment yields in a large cultivated catchment under no-till of Southern Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2017.05.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584132v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Quantifying land use contributions to suspended sediment in a large cultivated catchment of Southern Brazil (Guaporé River, Rio Grande do Sul)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 237, pp.95 - 108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849400v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenges and opportunities of addressing particle size effects in sediment source fingerprinting: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh G. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Will H. Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon M. Olley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169 (2), pp.85 - 103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849515v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges and opportunities of addressing particle size effects in sediment source fingerprinting: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">The impact of typhoons on sediment connectivity: lessons learnt from contaminated coastal catchments of the Fukushima Prefecture (Japan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Will H. Blake</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon M. Olley</w:t>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169 (2), pp.85 - 103. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (2), pp.306 - 317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584165v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of typhoons on sediment connectivity: lessons learnt from contaminated coastal catchments of the Fukushima Prefecture (Japan)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Quantification of vertical solid matter transfers in soils during pedogenesis by a multi-tracer approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Jagercikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ottle</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (2), pp.306 - 317. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.408-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-016-1560-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849975v1</w:t>
+                <w:t xml:space="preserve">hal-01457997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of vertical solid matter transfers in soils during pedogenesis by a multi-tracer approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Jagercikova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine Hatté</w:t>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (2), pp.408-422. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 449, pp.147 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-016-1560-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457997v1</w:t>
+                <w:t xml:space="preserve">hal-01584172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying land use contributions to suspended sediment in a large cultivated catchment of Southern Brazil (Guaporé River, Rio Grande do Sul)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohsin Zafar</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.12.004⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.11 - 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686523v1</w:t>
+                <w:t xml:space="preserve">hal-01849452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall erosivity in catchments contaminated with fallout from the Fukushima Daiichi nuclear power plant accident</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des versants aux masses d'eau : érosion, colmatage et envasement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-20-2467-2016⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.5 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587511v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02631041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Mid-infrared Spectroscopy in Arvorezinha Catchment, Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Mondamert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.093⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (5), pp.1603-1614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691249v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01940766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of fallout radionuclides (7Be, 210Pb) to estimate resuspension of Escherichia coli from streambed sediments during floods in a tropical montane catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Suspended sediment source and propagation during monsoon events across nested sub-catchments with contrasted land uses in Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Henri-Des-Tureaux</w:t>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (4), pp.3427 - 3435. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.69 - 84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5595-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejrh.2016.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587403v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources in a Subtropical Agricultural Catchment of Southern Brazil Cultivated With Conventional and Conservation Farming Practices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Use of fallout radionuclides (7Be, 210Pb) to estimate resuspension of Escherichia coli from streambed sediments during floods in a tropical montane catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Rochelle-Newall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohsin Zafar</w:t>
+                <w:t xml:space="preserve">Thierry Henri-Des-Tureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (4), pp.1426-1436. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.3427 - 3435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ldr.2662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5595-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02631110v1</w:t>
+                <w:t xml:space="preserve">hal-01587403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the dilution of the radiocesium contamination in Fukushima coastal river sediment (2011–2015)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Jaegler</w:t>
+                <w:t xml:space="preserve">Tracing Sediment Sources in a Subtropical Agricultural Catchment of Southern Brazil Cultivated With Conventional and Conservation Farming Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Dapoigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsin Zafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep34828⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (4), pp.1426-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587546v1</w:t>
+                <w:t xml:space="preserve">cea-02631110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the resuspension of sediment and associated metallic contaminants with fallout radionuclide measurements in a channelized river draining an industrial catchment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Quantifying the dilution of the radiocesium contamination in Fukushima coastal river sediment (2011–2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Jaegler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1303-3⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep34828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586846v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do forests represent a long-term source of contaminated particulate matter in the Fukushima Prefecture?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
+                <w:t xml:space="preserve">Quantifying the resuspension of sediment and associated metallic contaminants with fallout radionuclide measurements in a channelized river draining an industrial catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Vaury</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Vasilica Nan-Hammade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 183, pp.742 - 753. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.294 - 308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1303-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587510v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the source of radiocesium contaminated sediment in two Fukushima coastal catchments with sediment tracing techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
+                <w:t xml:space="preserve">Do forests represent a long-term source of contaminated particulate matter in the Fukushima Prefecture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bonté</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Vaury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, pp.742 - 753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01265477v1</w:t>
+                <w:t xml:space="preserve">hal-01587510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiple fallout radionuclides (&amp;lt;sup&amp;gt;137&amp;lt;/sup&amp;gt;Cs, &amp;lt;sup&amp;gt;7&amp;lt;/sup&amp;gt;Be, &amp;lt;sup&amp;gt;210&amp;lt;/sup&amp;gt;Pb&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt;) to investigate temporal sediment source dynamics in tropical, ephemeral riverine systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Investigating the source of radiocesium contaminated sediment in two Fukushima coastal catchments with sediment tracing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oloth Sengtaheuanghoung</w:t>
+                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (3), pp.1130 - 1144. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13, pp.57-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1316-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01587548v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01265477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of myths and metallurgy: Archaeological and ethnological approaches to upland iron production in 9th century CE northwest Laos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+                <w:t xml:space="preserve">Combining multiple fallout radionuclides (&amp;lt;sup&amp;gt;137&amp;lt;/sup&amp;gt;Cs, &amp;lt;sup&amp;gt;7&amp;lt;/sup&amp;gt;Be, &amp;lt;sup&amp;gt;210&amp;lt;/sup&amp;gt;Pb&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt;) to investigate temporal sediment source dynamics in tropical, ephemeral riverine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oloth Sengtaheuanghoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022463415000491⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.1130 - 1144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1316-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01338151v1</w:t>
+                <w:t xml:space="preserve">hal-01587548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contribution of Rill/Interrill and Gully/Channel erosion to small reservoir siltation in Mediterranean environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Irene Lefevre</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.2387⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 566-567, pp.968 - 980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.05.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610586v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources and export of particle-borne organic matter during a monsoon flood in a catchment of northern Laos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Rainfall erosivity in catchments contaminated with fallout from the Fukushima Daiichi nuclear power plant accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Bariac</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garcia-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-12-1073-2015⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (6), pp.2467 - 2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-20-2467-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207390v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preface—Addressing challenges to advance sediment fingerprinting research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugh Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Blake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Owens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (10), pp.2033 - 2037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11368-015-1231-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth distribution of cesium-137 in paddy fields across the Fukushima pollution plume in 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 147, pp.157 - 164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing Sediment Sources Using Strontium Isotopes in a Pond Draining an Agricultural Catchment (Loire River Basin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Sources and export of particle-borne organic matter during a monsoon flood in a catchment of northern Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ribolzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.007⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.1073-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-12-1073-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806108v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the origin and dispersion of contaminated sediments transported by rivers draining the Fukushima radioactive contaminant plume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Relative contribution of Rill/Interrill and Gully/Channel erosion to small reservoir siltation in Mediterranean environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/piahs-367-237-2015⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (3), pp.785-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.2387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610592v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02610586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the dominant sources of sediment in a drained lowland agricultural catchment: The application of a thorium-based particle size correction in sediment fingerprinting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Of myths and metallurgy: Archaeological and ethnological approaches to upland iron production in 9th century CE northwest Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick J. Laceby</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sprenger Guido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiemsisouraj Chanthaphilith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47, pp.109-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022463415000491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400992v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01338151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiocesium transfer from hillslopes to the Pacific Ocean after the Fukushima Nuclear Power Plant accident: A review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Tracing Sediment Sources Using Strontium Isotopes in a Pond Draining an Agricultural Catchment (Loire River Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13, pp.30 - 34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeps.2015.07.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01401008v1</w:t>
+                <w:t xml:space="preserve">hal-01806108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the origin of suspended sediment in a large Mediterranean river by combining continuous river monitoring and measurement of artificial and natural radionuclides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Tracking the origin and dispersion of contaminated sediments transported by rivers draining the Fukushima radioactive contaminant plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brice Mourier</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.082⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Association of Hydrological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 367, pp.237-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/piahs-367-237-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085335v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02610592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of geological and statistical approaches to element selection for sediment fingerprinting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Quantifying the dominant sources of sediment in a drained lowland agricultural catchment: The application of a thorium-based particle size correction in sediment fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick J. Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1111-9⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 250, pp.271 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806082v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical distributions of Cs-137 in soils: a meta-analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Radiocesium transfer from hillslopes to the Pacific Ocean after the Fukushima Nuclear Power Plant accident: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-014-0982-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 148, pp.92-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2015.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458009v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining measurements and modelling to quantify the contribution of atmospheric fallout, local industry and road traffic to \PAH\ stocks in contrasting catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Tracing the origin of suspended sediment in a large Mediterranean river by combining continuous river monitoring and measurement of artificial and natural radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Zebracki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eyrolle-Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Claval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.02.029⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 502, pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.08.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195884v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remanence of lead pollution in an urban river system : a multi-scale temporal and spatial study in the Seine River basin, France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A comparison of geological and statistical approaches to element selection for sediment fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Olley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2240-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (10), pp.2117 - 2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1111-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913151v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ДОСТАВКА НАНОСОВ С ВОДОСБОРНЫХ СКЛОНОВ В ДОЛИНУ РЕКИ 1</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Vertical distributions of Cs-137 in soils: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Jagercikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorfologiya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15356/0435-4281-2014-1-36-44⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-014-0982-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610606v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the migration of fallout radionuclides to quantify the contemporary transfer of fine particles in Luvisol profiles under different land uses and farming practices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">ДОСТАВКА НАНОСОВ С ВОДОСБОРНЫХ СКЛОНОВ В ДОЛИНУ РЕКИ 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.P. Bondarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Belyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.N. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Geomorfologiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15356/0435-4281-2014-1-36-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458016v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02610606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Insights into Fukushima Nuclear Accident from Isotopic Evidence of Plutonium Spread along Coastal Rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Modeling the migration of fallout radionuclides to quantify the contemporary transfer of fine particles in Luvisol profiles under different land uses and farming practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jagercikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es501890n⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140, pp.82-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02614708v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance and decontamination times of Polycyclic Aromatic Hydrocarbons in rural nested catchments of an early industrialized region (Seine River basin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Remanence of lead pollution in an urban river system : a multi-scale temporal and spatial study in the Seine River basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Pape</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.R. Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.009⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 ((6):), pp.4134-4148-6 (IF 2,618). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2240-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194906v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewed soil erosion and remobilisation of radioactive sediment in Fukushima coastal rivers after the 2013 typhoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.4574. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep04574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Novel Insights into Fukushima Nuclear Accident from Isotopic Evidence of Plutonium Spread along Coastal Rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (16), pp.9334-9340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es501890n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209192v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02614708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment dynamics in a Southeast Asian mountainous catchment: Combining river monitoring and fallout radionuclide tracers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Mass balance and decontamination times of Polycyclic Aromatic Hydrocarbons in rural nested catchments of an early industrialized region (Seine River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.056⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.608-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610607v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of $^7$Be and $^{210}$Pb wet deposition during four successive monsoon storms in a catchment of northern Laos</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Suspended sediment dynamics in a Southeast Asian mountainous catchment: Combining river monitoring and fallout radionuclide tracers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. O. Ribolzi</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.06.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 519, Part B, pp.1811-1823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2014.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02610596v1</w:t>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02610607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Combining 137Cs measurements and a spatially distributed erosion model to assess soil redistribution in a hedgerow landscape in northwestern France (1960–2010)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119, pp.78-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2014.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01118118v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental mobility of $^{110m}$Ag: lessons learnt from Fukushima accident (Japan) and potential use for tracking the dispersion of contamination within coastal catchments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.12.011⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02614715v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01118118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the early dispersion of contaminated sediment along rivers draining the Fukushima radioactive pollution plume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal variability of $^7$Be and $^{210}$Pb wet deposition during four successive monsoon storms in a catchment of northern Laos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Patin</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Lefevre</w:t>
+                <w:t xml:space="preserve">O. O. Ribolzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1, pp.23-34. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136, pp.195-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2013.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2014.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02614734v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02610596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Environmental mobility of $^{110m}$Ag: lessons learnt from Fukushima accident (Japan) and potential use for tracking the dispersion of contamination within coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kristof van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.06.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.44-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2013.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308402v1</w:t>
+                <w:t xml:space="preserve">cea-02614715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of radioactive dose rates in fresh sediment deposits along coastal rivers draining Fukushima contamination plume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Combining measurements and modelling to quantify the contribution of atmospheric fallout, local industry and road traffic to \PAH\ stocks in contrasting catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03079⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02615651v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Chernobyl-derived $^{137}$Cs to document recent sediment deposition rates on the River Plava floodplain (Central European Russia)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Evolution of radioactive dose rates in fresh sediment deposits along coastal rivers draining Fukushima contamination plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Ivanova</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.9461⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02614726v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment fingerprinting in fluvial systems: review of tracers, sediment sources and mixing models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Using Chernobyl-derived $^{137}$Cs to document recent sediment deposition rates on the River Plava floodplain (Central European Russia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Belyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Golosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Markelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1001-6279(14)60013-5⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (6), pp.807-821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02615645v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02614726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying suspended sediment sources during runoff events in headwater catchments using spectrocolorimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediment fingerprinting in fluvial systems: review of tracers, sediment sources and mixing models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arman Haddadchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren S Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Olley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-013-0728-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (4), pp.560-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-6279(14)60013-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00864710v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fingerprinting sediment sources in the outlet reservoir of a hilly cultivated catchment in Tunisia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefevre</w:t>
+                <w:t xml:space="preserve">Quantifying suspended sediment sources during runoff events in headwater catchments using spectrocolorimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (4), pp.801-815. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0642-6⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13, p. 1478-1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-013-0728-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02615650v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00864710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the radioactive fallout in France due to the Fukushima nuclear accident</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Fingerprinting sediment sources in the outlet reservoir of a hilly cultivated catchment in Tunisia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Raclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">I. Lefevre</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.01.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.801-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0642-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00984554v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing sediment sources in a tropical highland catchment of central Mexico by using conventional and alternative fingerprinting methodsTracing sediment sources in a tropical</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Tracking the early dispersion of contaminated sediment along rivers draining the Fukushima radioactive pollution plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.9421⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1, pp.23-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2013.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00721267v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02614734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irene Lefevre</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110, pp.184-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01222790v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability of suspended sediment sources in an alpine catchment combining river/rainfall monitoring and sediment fingerprinting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Evidence of the radioactive fallout in France due to the Fukushima nuclear accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Beek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Esteves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">V. Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.3201⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 114, pp.54-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2012.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02862546v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00984554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing sediment sources during floods using Diffuse Reflectance Infrared Fourier Transform Spectrometry (DRIFTS): A case study in a highly erosive mountainous catchment (Southern French Alps)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId660" w:history="1">
+                <w:t xml:space="preserve">Tracing sediment sources in a tropical highland catchment of central Mexico by using conventional and alternative fingerprinting methodsTracing sediment sources in a tropical</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.022⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp. 911-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.9421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00662557v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00721267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining suspended sediment monitoring and fingerprinting to determine the spatial origin of fine sediment in a mountainous river catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Core-derived historical records of suspended sediment origin in a mesoscale mountainous catchment: the Bléone River French Alpas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Némery</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.2133⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (9), pp.1463-1478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-012-0565-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00648337v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01222790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité saisonnière de la fraction magnétique (métallique) des matières en suspension dans le bassin versant de la Seine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Temporal variability of suspended sediment sources in an alpine catchment combining river/rainfall monitoring and sediment fingerprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Audiguier</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIREN-Seine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (8), pp.828-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648846v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02862546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId350" w:history="1">
+                <w:t xml:space="preserve">Tracing sediment sources during floods using Diffuse Reflectance Infrared Fourier Transform Spectrometry (DRIFTS): A case study in a highly erosive mountainous catchment (Southern French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nemery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julieta Bramorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Navratil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 414-415, p.452-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2011.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00563597v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00662557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of management approaches to control muddy floods in central Belgium, northern France and southern England</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Combining suspended sediment monitoring and fingerprinting to determine the spatial origin of fine sediment in a mountainous river catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Karel Vandaele</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land Degradation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ldr.1006⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.1072-1089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.2133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02511873v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00648337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment dynamics during the rainy season in tropical highland catchments of central Mexico using fallout radionuclides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Variabilité saisonnière de la fraction magnétique (métallique) des matières en suspension dans le bassin versant de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Kissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PIREN-Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, rapport annuel 2010 du programme PIREN-Seine</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00563598v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00648846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver and thallium historical trends in the Seine River basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">A comparison of management approaches to control muddy floods in central Belgium, northern France and southern England</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Liégeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boardman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Vandaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0EM00153H⟩</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (4), pp.322-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02615667v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02511873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impact of land use change and rainfall seasonality on sediment export from an agricultural catchment of the northwestern European loess belt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Sediment dynamics during the rainy season in tropical highland catchments of central Mexico using fallout radionuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 124, pp.42-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2010.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197838v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00563598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability of an expert-based runoff and erosion model: Application of STREAM to different environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Silver and thallium historical trends in the Seine River basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Rianti Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2009.03.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Monitoring and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (11), pp.2177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0EM00153H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514223v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A grassed waterway and earthen dams to control muddy floods from a cultivated catchment of the Belgian loess belt</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Modelling the impact of land use change and rainfall seasonality on sediment export from an agricultural catchment of the northwestern European loess belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Souchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.01.010⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 138 (1-2), pp.83-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02511865v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal evolution of runoff generation on agricultural land in the Belgian loess belt and implications for muddy flood triggering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Drivers of erosion and suspended sediment transport in three headwater catchments of the Mexican Central Highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Duvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.1613⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 123 (3-4), pp.243-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.GEOMORPH.2010.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02511869v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00563597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variation of muddy floods in central Belgium, off-site impacts and potential control measures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Reliability of an expert-based runoff and erosion model: Application of STREAM to different environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas van Wesemael</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 70 (3), pp.443-454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.11.011⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 78 (2), p. 129-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02511861v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A grassed waterway and earthen dams to control muddy floods from a cultivated catchment of the Belgian loess belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Vandaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Wesemael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bielders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100 (3-4), pp.419-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2008.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02511865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seasonal evolution of runoff generation on agricultural land in the Belgian loess belt and implications for muddy flood triggering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Vandaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bielders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas Van Wesemael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (8), pp.1285-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02511869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial and temporal variation of muddy floods in central Belgium, off-site impacts and potential control measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bielders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Vandaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bas van Wesemael</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 70 (3), pp.443-454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2006.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02511861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of erosion mitigation measures to prevent muddy floods: A case study in the Belgian loam belt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Persoons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas van Wesemael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 118 (1-4), pp.149-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2006.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02511855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23830,12936 +24215,12936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les archives sédimentaires retracent l’histoire du nucléaire en FranceANR trajectoire (2020-2025)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Gurriaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFRP 2025 - Congrès national de Radioprotection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record of trace organic contaminants in a river sediment core: From historical wastewater management to historical use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Chemistry and the Environment, ICCE-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia. pp.117</w:t>
+              <w:t xml:space="preserve">, European Chemical Society, Serbian Chemical Society, Jun 2025, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05109170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Temporal Variability of Streamflow in Uruguay River Basin, Southern Brazil from 1980 to 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aydoğan Avcıoğlu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mediterranean Geosciences Union 4th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediterranean Geosciences Union, Oct 2024, Barcelona, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474291v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Variability of Streamflow in Uruguay River Basin, Southern Brazil from 1980 to 2018</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Soil erosion modelling, challenges and recommendations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geosciences Union 4th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mediterranean Geosciences Union, Oct 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences - IUSS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Society of Soil Science (IUSS), May 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730665v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04444455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion modelling, challenges and recommendations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences - IUSS 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-16804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04444455v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of an unprecedented decontamination program on river sediment and radioactive contaminant fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Tsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of worldwide sediment core dating research including fallout radionuclides to reconstruct erosion and sedimentation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JpGU 2023 - Japan Geoscience Union Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04105871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastics in sediment deposited along the Seine River after a major flood event (February 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic against land use variability impact on soil erosion in two contrasting environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the key factors influencing sediment quality along Western European rivers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress towards an international comparison of river sediment pollution: Key factors influencing metal concentrations along seven Western European Rivers (1945-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04652670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What were the main sources of sediment and associated radiocesium transported during the heavy 2019 typhoons in rivers draining the main Fukushima radioactive plume, Japan ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxanne Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Nakao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03168665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion: Using eDNA fingerprinting in high mountain environments to support soil restoration and hazard control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Frankl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Verleyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Cammeraat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASOSU2021: Online International Conference for Land Degradation, Soil Conservation and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Association of Soil and Water Conservation (WASWAC); Italian Association of Agricultural Engineering (AIIA); Soil Erosion Division of CSWCS (China), Aug 2021, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of worldwide sediment core dating research including fallout radiocaesium (137Cs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU21 - the European Geosciences Union (EGU) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna (e-Conference), Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-10671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03163841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limitations of sediment source fingerprinting in high mountain environments and relevance for soil restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Frankl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Cammeraat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03168664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion modeling and tracing sediment sources at Guarda Mor catchment in southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Dambroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moura-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19–30 April 2021, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-12917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03168663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of actinide-bearing particles in sediment samples from the Fukushima restriction zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Fichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Donnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-3320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03168666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Soil degradation due to the conversion of native grassland into cropland in the Pampa biome -(Southern Brazil) and impact on suspended sediment supply to the rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569312v1</w:t>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of $^{137}$Cs in reference soil sites of South America to reconstruct soil erosion in intensive agricultural landscapes during the Anthropocene</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Comparing the discrimination power of contrasted sediment tracing techniques to quantify the impact of nickel mining on river and lagoon siltation in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Allenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8286⟩</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569323v1</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of PCB trajectories along French river corridors between 1945 and 2018</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+                <w:t xml:space="preserve">Reconstruction of long-term water quality trends using sediment databases: insights from a multi-criteria analysis performed on the four main French River Basins (1945 - 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Berne, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569277v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of long-term water quality trends using sediment databases: insights from a multi-criteria analysis performed on the four main French River Basins (1945 - 2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Labadie</w:t>
+                <w:t xml:space="preserve">Monitoring and modeling the impact of soil conservation scenarios to limit overland flow and sediment supply from unpaved roads in a small catchment of Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dambroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiano Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schlesner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTASED 2021 (2020 CoV postponed)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837336v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the discrimination power of contrasted sediment tracing techniques to quantify the impact of nickel mining on river and lagoon siltation in New Caledonia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Allenbach</w:t>
+                <w:t xml:space="preserve">Development of a method to identify alpha-emitter-bearing- particles in soil samples collected in the Fukushima Dai-ichi Nuclear Power Plant (FDNPP) area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Diacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569284v1</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil degradation due to the conversion of native grassland into cropland in the Pampa biome -(Southern Brazil) and impact on suspended sediment supply to the rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">A synthesis of worldwide sediment source tracing research including fallout radiocesium (Cs-137)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ramon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12057⟩</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569322v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and modeling the impact of soil conservation scenarios to limit overland flow and sediment supply from unpaved roads in a small catchment of Southern Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Felipe Bernardi</w:t>
+                <w:t xml:space="preserve">Overland flow characterization under no-tillage in Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio José Andres Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paolo Gomes Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lucia Londero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinis Deuschle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Prestes Bisso Dambroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10936⟩</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569297v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a method to identify alpha-emitter-bearing- particles in soil samples collected in the Fukushima Dai-ichi Nuclear Power Plant (FDNPP) area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution of $^{137}$Cs in reference soil sites of South America to reconstruct soil erosion in intensive agricultural landscapes during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2020, Vienne, Austria</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8286⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569292v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of worldwide sediment source tracing research including fallout radiocesium (Cs-137)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Assessment of PCB trajectories along French river corridors between 1945 and 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André-Marie Dendievel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mourier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8312⟩</w:t>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-2205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569266v1</w:t>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overland flow characterization under no-tillage in Southern Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Prestes Bisso Dambroz</w:t>
+                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId784" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11993⟩</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569308v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quantification des sources et de la dynamique des sédiments à partir de mesures de radionucléides ($^7$Be, $^{137}$Cs, $^{210}$Pb$_{xs}$) dans des bassins versants cultivés et contrastés à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio B Morera Julca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">SFIS2019 – 7ème congrès de la Société Française des IsotopeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02674654v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of sediment source contributions in a mining catchment of New Caledonia by using a tracing approach combining radionuclides and geochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8097</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02667198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des sources et de la dynamique des sédiments à partir de mesures de radionucléides ($^7$Be, $^{137}$Cs, $^{210}$Pb$_{xs}$) dans des bassins versants cultivés et contrastés à travers le monde</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergio B Morera Julca</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFIS2019 – 7ème congrès de la Société Française des IsotopeS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674854v1</w:t>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Combining colour and magnetic properties with geochemical tracers to improve discrimination of sediment sources in the Conceição River Catchment, Southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015168v1</w:t>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining colour and magnetic properties with geochemical tracers to improve discrimination of sediment sources in the Conceição River Catchment, Southern Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Caner</w:t>
+                <w:t xml:space="preserve">Sedimentary response of land use change and agricultural intensification during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId791" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02667174v1</w:t>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary response of land use change and agricultural intensification during the Anthropocene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic drivers of soil erosion in contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Clément Chabert</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8018</w:t>
+              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02667084v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic drivers of soil erosion in contrasted environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Potential of spectrocolorimetry to trace sediment sources in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tales Tiecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-7999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088609v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of spectrocolorimetry to trace sediment sources in coastal catchments draining the main Fukushima radioactive pollution plume (2011-2018)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Sellier</w:t>
+                <w:t xml:space="preserve">Long-term hydro-sedimentary monitoring and modelling for the conservationist planning of the soil and water in a small catchment in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean P G Minella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudia A. P. Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo H Merten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Ramon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schlesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-7999</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.5069</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02667246v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02513319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term hydro-sedimentary monitoring and modelling for the conservationist planning of the soil and water in a small catchment in southern Brazil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schlesner</w:t>
+                <w:t xml:space="preserve">The scale dependency of erosion and runoff for two agricultural catchments in the Western Paris Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.5069</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02513319v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scale dependency of erosion and runoff for two agricultural catchments in the Western Paris Basin, France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Using multiple tracers to quantify changes in sediment source contributions to the rivers and lakes draining the main radioactive plume of Fukushima, Japan (2011-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">27th IUGG General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02059486v1</w:t>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02674654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the contribution of subsurface sediment sources using spectrocolorimetry: A case study in coastal catchments exposed to Fukushima radioactive fallout, Japan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxanne Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887390v1</w:t>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02674383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the contribution of subsurface sediment sources using spectrocolorimetry: A case study in coastal catchments exposed to Fukushima radioactive fallout, Japan</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gestion et valorisation des carottes sédimentaires à but scientifique en France : vers un système intégré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bernardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Colloque Q11 AFEQ-CNF-INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02674383v1</w:t>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing conventional and alternative sediment tracing methods to quantify the sources of sediment transiting rivers of South Pacific Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. pp.EGU2018-2969</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of 236U/238U ratios in environmental samples using ICP-MS/MS.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bresson</w:t>
+                <w:t xml:space="preserve">Reconstructing soil erosion rates and sediment sources during the Anthropocene in ponds and lakes draining contrasted cultivated catchments (Loire River, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Plasma conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Loen, Norway</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338990v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02674466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing soil erosion rates and sediment sources during the Anthropocene in ponds and lakes draining contrasted cultivated catchments (Loire River, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Chabert</w:t>
+                <w:t xml:space="preserve">Determination of 236U/238U ratios in environmental samples using ICP-MS/MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Diez, Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jaegler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
+              <w:t xml:space="preserve">Nordic Plasma conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Loen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02674466v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminating the contribution of global fallout and Chernobyl to anthropogenic fallout radionuclide inventories in soils of Europe.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katrin Meusburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pasquale Borrelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ketterer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARC XI (Methods and Application of Radioanalytical Chemistry) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02674181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the sources and dynamics of contaminated sediment in coastal rivers draining the main Fukushima radioactive fallout plume using gamma-emitting radionuclides and carbon/nitrogen stable isotopes (2011-2017).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seiji Hayashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideki Tsuji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MARC XI (Methods and Application of Radioanalytical Chemistry) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Kona, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId816" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02674006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02667024v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02666944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId489" w:history="1">
+                <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02666944v1</w:t>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the main sediment sources in agricultural landscapes of Southern Brazil cultivated with conventional and conservation practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tales Tiecher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean P.G. Minella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-12040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02667070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baseline Caesium-137 and Plutonium-239+240 inventory assessment for Central Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Mabit</w:t>
+                <w:t xml:space="preserve">From soil to sediments in French river basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AquaConSoil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02666912v1</w:t>
+            <w:hyperlink r:id="rId829" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From soil to sediments in French river basins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">Baseline Caesium-137 and Plutonium-239+240 inventory assessment for Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Meusburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasquale Borrelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Ketterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Mabit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AquaConSoil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486561v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02666912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source contributions to radiocesium contaminated particulate matter deposited in a reservoir after the Fukushima accident</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Contribution of bank erosion to the sediment budget of a drained agricultural lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-7897</w:t>
+              <w:t xml:space="preserve">EGU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02666975v1</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of bank erosion to the sediment budget of a drained agricultural lowland catchment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source contributions to radiocesium contaminated particulate matter deposited in a reservoir after the Fukushima accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiji Hayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-7897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483511v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02666975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding soil conservation strategy in headwater Mediterranean catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abir Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Raclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Sanaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-14274-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dilution of radioactive contamination in sediment transiting Fukushima coastal rivers (2011-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshifumi Wakiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02673788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment transfer in coastal catchments exposed to typhoons: lessons learnt from catchments contaminated with Fukushima radioactive fallout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-7215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in an agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying sediment source contributions in coastal catchments impacted by the Fukushima nuclear accident with carbon and nitrogen elemental concentrations and stable isotope ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huon Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-8029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02659766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Size: A sediment tracing challenge or opportunity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-7871</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the sources of fine sediment in a nickel mining catchment using fallout and geogenic radionuclides (Thio River, New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Allenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-7155, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId845" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using geochemical fingerprinting to track the dispersion of radioactive contamination along coastal catchments of the Fukushima Prefecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Combining multiple fallout radionuclides (&amp;lt;sup&amp;gt;137&amp;lt;/sup&amp;gt;Cs, &amp;lt;sup&amp;gt;7&amp;lt;/sup&amp;gt;Be, &amp;lt;sup&amp;gt;210&amp;lt;/sup&amp;gt;Pb&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt;) improves our understanding of sediment source dynamics in tropical rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oloth Sengtaheuanghoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5636</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648114v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02669217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Understanding sediment dynamics in rivers using fallout radionuclides: How to move forward from the lessons learnt in a tropical catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01157848v1</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining multiple fallout radionuclides (&amp;lt;sup&amp;gt;137&amp;lt;/sup&amp;gt;Cs, &amp;lt;sup&amp;gt;7&amp;lt;/sup&amp;gt;Be, &amp;lt;sup&amp;gt;210&amp;lt;/sup&amp;gt;Pb&amp;lt;sub&amp;gt;xs&amp;lt;/sub&amp;gt;) improves our understanding of sediment source dynamics in tropical rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Oloth Sengtaheuanghoung</w:t>
+                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02669217v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding sediment dynamics in rivers using fallout radionuclides: How to move forward from the lessons learnt in a tropical catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefevre</w:t>
+                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648206v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02647985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId850" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Traçage de la dispersion et du stockage des sédiments contaminés par les retombées de l’accident nucléaire de Fukushima dans les bassins versants côtiers japonais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02647985v1</w:t>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02669143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing geological and statistical approaches for element selection in sediment tracing research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Mcmahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Olley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02495738v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traçage de la dispersion et du stockage des sédiments contaminés par les retombées de l’accident nucléaire de Fukushima dans les bassins versants côtiers japonais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuichi Onda</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId844" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02669143v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing geological and statistical approaches for element selection in sediment tracing research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648134v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tracking the dispersion of particle-borne radioactive contamination along coastal rivers of Fukushima Prefecture (2011-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
+              <w:t xml:space="preserve">ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648081v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02669093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using radiosilver and plutonium isotopes to trace the dispersion of contaminated sediment in Fukushima coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648005v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02669247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using radiosilver and plutonium isotopes to trace the dispersion of contaminated sediment in Fukushima coastal catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lepage</w:t>
+                <w:t xml:space="preserve">Variation in airborne $^{137}$Cs peak levels with altitude from high-altitude locations across Europe after the arrival of Fukushima-labeled air masses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Bieringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Dalheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybille Estier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2014-2050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02669247v1</w:t>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02641207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the dispersion of particle-borne radioactive contamination along coastal rivers of Fukushima Prefecture (2011-2014)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Rainfall erosivity in the Fukushima Prefecture: implications for radiocesium mobilization and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE 2015: 13th International Conference on the Biogeochemistry of Trace Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-6682</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02669093v1</w:t>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02641213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in airborne $^{137}$Cs peak levels with altitude from high-altitude locations across Europe after the arrival of Fukushima-labeled air masses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Quantification de la dynamique des sources de matières en suspension dans un bassin versant tropical à partir de mesures de radionucléides (Cs-137, Be-7, Pb-210)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oloth Sengtaheuanghoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2014-2050</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02641207v1</w:t>
+            <w:hyperlink r:id="rId863" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02669170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification de la dynamique des sources de matières en suspension dans un bassin versant tropical à partir de mesures de radionucléides (Cs-137, Be-7, Pb-210)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Depth distribution of radiocesium in Fukushima paddy fields three years after the accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Oloth Sengtaheuanghoung</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02669170v1</w:t>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02647955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rainfall erosivity in the Fukushima Prefecture: implications for radiocesium mobilization and migration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-6682</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02641213v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId858" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth distribution of radiocesium in Fukushima paddy fields three years after the accident</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Effects of fluvial processes in different order river valleys on redistribution and storage of particle-bound radioactive caesium-137 in area of significant Chernobyl fallout and impact on linked rivers with lower contamination levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Belyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Golosov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeniya Shamshurina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxim Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadezhda Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5615</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-11256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId858" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02647955v1</w:t>
+            <w:hyperlink r:id="rId866" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracing the dispersion of contaminated sediment with plutonium isotope measurements in coastal catchments of Fukushima Prefecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-6068</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205214v1</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fluvial processes in different order river valleys on redistribution and storage of particle-bound radioactive caesium-137 in area of significant Chernobyl fallout and impact on linked rivers with lower contamination levels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadezhda Ivanova</w:t>
+                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-11256</w:t>
+              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648168v1</w:t>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId866" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the dispersion of contaminated sediment with plutonium isotope measurements in coastal catchments of Fukushima Prefecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Using geochemical fingerprinting to track the dispersion of radioactive contamination along coastal catchments of the Fukushima Prefecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-6068</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId866" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02648052v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02648114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining sediment dynamics in rivers using fallout radionuclides: How to move forward from the lessons learnt in catchments of Mexico, Laos and France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Comparing radiation dose rates in soils and riverine sediment to track the dispersion of radioactive contamination in Fukushima coastal rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId868" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Nemery</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE 2014 Symposium: The International Symposium on Sediment Dynamics: From the Summit to the Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId867" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02669005v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02640917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of erosion and transfer processes in Polycyclic Aromatic Hydrocarbon contamination of water bodies in the Seine River basin (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Relevance and use of the $^{110m}$: $^{137}$Cs activity ratio for tracking the dispersion of radioactive sediment within Fukushima coastal catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4042</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2050</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02640978v1</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02641020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing radiation dose rates in soils and riverine sediment to track the dispersion of radioactive contamination in Fukushima coastal rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-1702</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02640917v1</w:t>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02640953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance and use of the $^{110m}$: $^{137}$Cs activity ratio for tracking the dispersion of radioactive sediment within Fukushima coastal catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Tracking the early dispersion (2011-2013) of radioactive sediment in coastal catchments draining Fukushima contamination plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-2050</w:t>
+              <w:t xml:space="preserve">ICRER 2014 - 3rd International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02641020v1</w:t>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02669040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId868" w:history="1">
+                <w:t xml:space="preserve">Impact of erosion and transfer processes in Polycyclic Aromatic Hydrocarbon contamination of water bodies in the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02640953v1</w:t>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02640978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the early dispersion (2011-2013) of radioactive sediment in coastal catchments draining Fukushima contamination plume</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Constraining sediment dynamics in rivers using fallout radionuclides: How to move forward from the lessons learnt in catchments of Mexico, Laos and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRER 2014 - 3rd International Conference on Radioecology &amp; Environmental Radioactivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ICCE 2014 Symposium: The International Symposium on Sediment Dynamics: From the Summit to the Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02669040v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02669005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sediment connectivity to understand dynamics of contaminated sediment within coastal catchments of Fukushima Prefecture (Japan)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Brossoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02639377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying suspended sediment sources during flood events in headwater catchments using diffuse reflectance spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Poulenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Legout</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.Egu2013-2913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02639275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Polycyclic Aromatic Hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2928-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02639349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the origin of different sediment types in a catchment of the Southern French Alps by combining hydro-sedimentary records and fingerprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Legout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-accidental riverine dispersion of sediments contaminated by radionuclides: confrontation of lessons learnt from Chernobyl and Fukushima case studies in catchments from Russia (1986-2009) and Japan (2011-2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir R Belyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuichi Onda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2808-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02639319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining sediment dynamics during flood events using fallout radionuclides (Be-7 and Pb-210(xs)): a pilot study in a tropical catchment of SE Asia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sediment fingerprinting by using the Ag-110m: Cs-137 ratio along the main rivers draining the Fukushima radioactive pollution plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuichi Onda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2013 - 2927</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2013 - 2935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02639002v1</w:t>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02638976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment fingerprinting by using the Ag-110m: Cs-137 ratio along the main rivers draining the Fukushima radioactive pollution plume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Constraining sediment dynamics during flood events using fallout radionuclides (Be-7 and Pb-210(xs)): a pilot study in a tropical catchment of SE Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elian Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2013 - 2935</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.2013 - 2927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02638976v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02639002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02320703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling runoff and erosion in an ungauged cultivated catchment of Western Russia strongly contaminated by Chernobyl fallout</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Markelov</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Némery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02668955v1</w:t>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02668930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining river monitoring and sediment fingerprinting to quantify spatial and temporal dynamics of fine sediment in mountainous catchments of the French Alps and the Mexican Central Highlands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Modelling runoff and erosion in an ungauged cultivated catchment of Western Russia strongly contaminated by Chernobyl fallout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">N. Gratiot</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ottle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lio Soon Shun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Belyaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Markelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUGG XXV General Assembly: Earth on the Edge: Science for a Sustainable Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02668930v1</w:t>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02668955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of sediment residence times in subtropical highland catchments of central Mexico combining river gauging and fallout radionuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4586-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02667304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of erosion and sediment export from an agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Nord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Souchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.4697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité saisonnière du transport des matières en suspension dans le bassin versant de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Audiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Audiguier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du paléomagnétisme et magnétisme des roches en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment dynamics in tropical highland catchments of central Mexico using fallout radionuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Réunion des Sciences de la Terre (RST 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02668893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of soil relocation on soil organic carbon stocks in hilly agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Doetterl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bas van Wesemael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Van Oost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-15192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02667342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal variability of suspended sediment transport in the Seine river catchment area (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Vienne, Austria. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId911" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of sediment in contrasted mountainous watersheds (Mexican transverse volcanic axis and French Southern Alps) combining river gauging, elemental geochemistry and fallout radionuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Némery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Duvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02668839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -36769,1379 +37154,1379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Runoff and soil erosion modelling at catchment scale in a tropical volcanic Island (Martinique, Lesser Antilles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId906" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId905" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04971069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des contributions des retombées atmosphériques et des rejets des installations à la contamination des rivières depuis les années 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Nicoulaud Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Chaboche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitra Fouladirad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès national de Radioprotection – SFRP 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, La Baule, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International Tracing Events 2021-2023; Discussion and developments in sediment tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId918" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Kraushaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Copernicus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geoscience Union General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienne, Austria. , 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04078064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Was the 137Cs contained in Saharan dust deposited across Europe in March 2022 emitted by French nuclear tests in Algeria?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Bryskere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Skonieczny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geoscience Union General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienne (Autriche), Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-1303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134224v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04078065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId917" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the 137Cs contained in Saharan dust deposited across Europe in March 2022 emitted by French nuclear tests in Algeria?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rémi Bizeul</w:t>
+                <w:t xml:space="preserve">MP_Database.v1.1 : première base de données permettant l’intercomparaison des contaminations en microplastiques dans les dépôts sédimentaires à différentes échelles spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Dhivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Andanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Anquetil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haroutioun Askanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geoscience Union General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ième rencontre du GDR Polymères et Océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rennes, France. </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId917" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04078065v1</w:t>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microplastiques dans les laisses de crue de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ième rencontre du GDR Polymères &amp; Océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId928" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How forensic science can lead the way in identifying culprit soil fingerprints in European mountains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Frankl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId922" w:history="1">
+            <w:hyperlink r:id="rId930" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elle Verleyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Cammeraat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MCAA Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Bruxelles, Belgium. pp.38, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId921" w:history="1">
+            <w:hyperlink r:id="rId929" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of soil erosion across different landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington DC, United States. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId923" w:history="1">
+            <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From core referencing to data re-use: two French national initiatives to reinforce paleodata stewardship (National Cyber Core Repository and LTER France Retro-Observatory)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId925" w:history="1">
+            <w:hyperlink r:id="rId933" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th PAGES Open Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoph van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application conjointe de méthodes de datation isotopique et de modélisation distribuée pour estimer les taux d’érosion des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012, Le sol face aux changements globaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId938" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38151,622 +38536,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The state of soils in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhan Akça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId934" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Aldrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Alewell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlisiana Anzalone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId936" w:history="1">
+            <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Arcidiacono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arias Navarro C.; Baritz R.; Jones A. Publications Office of the European Union, 155 p., 2024, 978-92-68-20817-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2760/5897030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId932" w:history="1">
+            <w:hyperlink r:id="rId940" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04748313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la crue de juin 2016 sur la qualité de l'eau du bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId939" w:history="1">
+            <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId940" w:history="1">
+            <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Flipo, Jean-Marie Mouchel, Cédric Fisson. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId942" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme Interdisciplinaire de Recherche sur l'eau et l'environnement du bassin de la Seine (PIREN Seine)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-490463-05-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crise de l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId945" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9782807306356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId943" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre, portrait d'une planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Marshak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782804188092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réchauffement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Houghton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9782804163389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terre, portrait d'une planète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Marshak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur. De Boeck Supérieur, 2010, 978-2-8041-3507-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -38776,529 +39161,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of land use and climate changes on small reservoir siltation in the agricultural belt of European Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir R Belyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId954" w:history="1">
+            <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin N Golosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId955" w:history="1">
+            <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim V Markelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId956" w:history="1">
+            <w:hyperlink r:id="rId964" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda N Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId957" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia N Shamshurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Considering Hydrological Change in Reservoir Planning and Management, Proceedings of H09, IAHS-IAPSO-IASPEI Assembly, Gothenburg, Sweden</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS Publ. 362, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId953" w:history="1">
+            <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02615653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the dispersion of sediment contaminated with radionuclides in catchments exposed to Chernobyl and Fukushima fallout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Belyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ottle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion and Sediments Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment, CAS-Chengdu, China, 11–15 October 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId958" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02615661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding polycyclic aromatic hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion and Sediment Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment,CAS-Chengdu, China, 11–15 October 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId960" w:history="1">
+            <w:hyperlink r:id="rId968" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02615659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the sediment budget of a river basin, based on reconstruction of the post-fallout redistribution of Chernobyl particle-bound $^{137}$Cs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Belyaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId970" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugenia Shamshurina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxim Markelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId868" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Golosov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId959" w:history="1">
+            <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadezda Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erosion and Sediment Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment, CAS-Chengdu, China, 11–15 October 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId961" w:history="1">
+            <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02615665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39308,156 +39693,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polychlorinated Biphenyls (PCB) indicators in sediments from the main French Rivers from 1945 to 2018 (Garonne, Loire, Rhône, Seine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Marie Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Mourier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://doi.pangaea.de/10.1594/PANGAEA.904277. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId965" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.904277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02623661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39467,117 +39852,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies and effectiveness of land decontamination in the region affected by radioactive fallout from the Fukushima nuclear accident: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atsushi Nakao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId966" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02812441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -39587,1059 +39972,1059 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId970" w:history="1">
+            <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId973" w:history="1">
+            <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId975" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId972" w:history="1">
+            <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archive sédimentaire de l'étang Saint-Denis (Seine-et-Marne, France) : un révélateur des retombées atmosphériques en contaminants du dernier siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grosbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId979" w:history="1">
+            <w:hyperlink r:id="rId987" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine phase 8. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts massifs de poussières sahariennes sur le manteau neigeux dans les Alpes et les Pyrénées du 5 au 7 février 2021 : Contexte, enjeux et résultats préliminaires Version du 3 mai 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Réveillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Tuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gascoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId981" w:history="1">
+            <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] CNRM, Université de Toulouse, Météo-France, CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId980" w:history="1">
+            <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03216273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : à la recherche de nouveaux sites de carottage pour reconstruire l'histoire de la contamination de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId924" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Dhivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Piren-Seine. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId982" w:history="1">
+            <w:hyperlink r:id="rId990" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03029687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive comment on &amp;quot;Understanding the role of water and tillage erosion from $^{239+240}$Pu tracer measurements using inverse modelling&amp;quot; by Florian Wilken et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] EGU SOIL journal. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId983" w:history="1">
+            <w:hyperlink r:id="rId991" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02569251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources, dynamique et bilan des flux de HAP dans le bassin de l'Orge : une approche intégrative dans le continuum atmosphère -sol - rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caupos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02668675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et Transferts des Hydrocarbures Aromatiques Polycycliques (HAP) dans le bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId985" w:history="1">
+            <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02668705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40649,100 +41034,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muddy floods in the Belgian loess belt : problems and solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Université catholique de Louvain, 2008. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId987" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId986" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02666466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40752,105 +41137,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traçage spatio-temporel des sédiments fins et des polluants associés des bassins cultivés de l'amont jusqu'aux grands fleuves : Apport des isotopes radioactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Paris-Sud, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId988" w:history="1">
+            <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02021669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId989"/>
+      <w:footerReference w:type="default" r:id="rId997"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -40918,51 +41303,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61B86292"/>
+    <w:nsid w:val="22ED5E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41149,51 +41534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierevrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3503-6543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145868206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5076-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503033v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydo&#287;an Avc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dicen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Gupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18492750" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05517184v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Tassano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Cabrera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Gonzalez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perez-Bidegain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70498" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05488534v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducruet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04216-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05507162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05482962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Aggarwal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2026.107906" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Takahashi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hotaka Sato" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107876" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05372418v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-6461-2025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bernardi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minella" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prates Bisso Dambroz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schlesner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Merten" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13440-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04830927v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lajoie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125412" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05189071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirusew Abere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanibal Lemma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyew Adgo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Frankl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05183733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Capel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Werle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14198-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05210137v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102705" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05212905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Tytgat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dupin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Naudin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04107-6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05034226v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Meusburger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1529-2025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04902599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux-Clergue" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-03964-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410401v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jos&#233; Andres Schneider" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Londero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinis Deuschle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70354" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04925623v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9192" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04678297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.S. Vieira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yunta" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraga&#241;o" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiff" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103876" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493425v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V G Batista" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-109-2024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672484v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rabiet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn5941" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664459v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn R Urycki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish A Kirtane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Aronoff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Avila" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1749" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04709919v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Alessandra Peixoto De Barros" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moura-Bueno" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20230144" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673674v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kitagawa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakao" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Tanaka" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Takeda" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigo Yamada" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2024.2387732" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04613290v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Linhares Feitosa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04675605v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03883-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04643064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174546" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748250v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Buligon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Martinuzzi Buriol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-02948-4" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04076669v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Magre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boulet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Vismes Ott" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121606" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04198244v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-479-2023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924045v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Asanuma-Brice" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103498" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04245436v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301811120" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03832858v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennan Cabral Nascimento" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jamil Maia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Jacques Agra Bezerra da Silva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Farias Amorim" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;stenes Williams Ara&#250;jo Do Nascimento" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106710" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992379v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Chalar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01074-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763352v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cornaton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123848" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04074490v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mialle" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00207" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04198246v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morera" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sanchez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Orrillo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3191-2023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943343v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Burban" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120963" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180633v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L Siame" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esp&#237;ndola Rosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme de Oliveira" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003297" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341608v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149778" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721926v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2883-2022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03712024v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156943" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758237v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P G Minella" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Merten" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia a P de Barros" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14665" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03528031v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dambroz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03139-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03627017v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikumi Asano" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nodoka Harada #" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Yanai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.122" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03585605v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Andrade" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio A.O. Camargo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2022.02.006" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03600979v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08229-w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758934v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128360" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03565031v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. G. Batista" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Laceby" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03157-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548940v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Cammeraat" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Verleyen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05261-9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406193v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4951-2021" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093896v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthamousone Thammahacksa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125935" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109033v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taube" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Kruk" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chung" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105095" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03128666v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P.G. Minella" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103542" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03180741v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizeu Jonas Didon&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13303-z" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215180v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Lago Valente" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Reichert" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Barbosa Lopes Cavalcante" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105371" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03007858v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Moura-Bueno" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114815" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02968814v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107459" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03143819v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L Londero" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minella" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneider" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deuschle" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menezes" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14094" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03440177v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-743-2021" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03079420v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.42" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02941826v2" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L. Collins" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackwell" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte-Anne Chivers" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Emelko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02755-4" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610582v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Diez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chartier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120221" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399278v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02447-8" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03140910v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3327/jaesjb.62.12_712" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02915401v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A.P. de Barros" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo R. dos Santos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A Bender" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141345" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503509v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114242" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02570827v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Patrick Laceby" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107103" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02900900v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cinelli" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68736-2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569258v2" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13768" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908422v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inda" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104800" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087713v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laceby" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-6360-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02449258v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-333-2019" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615743v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.11.011" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615745v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Angulo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06575-w" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336278v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.064" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380977v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02302-w" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083305v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.10.066" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049144v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.191" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610579v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106588" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973993v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen C. Gellis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Koiter" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will H. Blake" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02409-0" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020809v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales T. Tiecher" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2917" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945405v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.082" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610576v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.094" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01620175v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.205" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414859v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.11.018" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453748v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04385-2" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584132v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.05.011" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584165v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh G. Smith" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. Olley" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.009" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849975v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4056" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457997v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1560-9" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686523v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.004" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587511v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2467-2016" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587403v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henri-Des-Tureaux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5595-z" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631110v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2662" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587546v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34828" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586846v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Nan-Hammade" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1303-3" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587510v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.020" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01265477v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2016.01.004" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587548v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oloth Sengtaheuanghoung" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1316-y" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338151v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Guido" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiemsisouraj Chanthaphilith" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022463415000491" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610586v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2387" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207390v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourdin" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribolzi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1073-2015" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806080v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Smith" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blake" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Owens" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1231-2" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806119v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.05.003" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610592v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-237-2015" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401008v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.018" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01085335v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.082" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806082v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mcmahon" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olley" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1111-9" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458009v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0982-5" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913151v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Priadi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2240-6" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610606v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Bondarev" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Belyaev" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ivanova" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/0435-4281-2014-1-36-44" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458016v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagercikova" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lefevre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.02.013" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614708v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501890n" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176528v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04574" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610607v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.056" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610596v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ribolzi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.06.008" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614715v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.12.011" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614734v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2013.07.001" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615651v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03079" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614726v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belyaev" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golosov" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markelov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ivanova" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9461" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6T6QQ1V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615645v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Haddadchi" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren S Ryder" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(14)60013-5" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00864710v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0728-9" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1NKZMLV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615650v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0642-6" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984554v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pont" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.01.024" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ4QZ0V1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00721267v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9421" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA706A58BF9D3FDCA3EF9D271512E30CD64F528B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02862546v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3201" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXT05PW4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662557v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bramorski" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.022" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648337v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2133" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511873v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#233;geois" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boardman" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Vandaele" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1006" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563598v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.007" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615667v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00153H" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7X0GGCSX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514223v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Wesemael" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chauvet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.03.009" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511865v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bielders" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.010" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511869v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Van Wesemael" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1613" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ0PW7SH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511861v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.11.011" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511855v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Persoons" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.02.019" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074740v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04730665v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04444455v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04008776v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04105871v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008464v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12562" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865191v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652670v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168665v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-251" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335309v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163841v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10671" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168664v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-161" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168663v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12917" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168666v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3320" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569323v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8286" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569277v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2205" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837336v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569284v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patrick Laceby" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8401" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569322v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12057" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569297v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Silva" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10936" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569292v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faure" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moureau" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569266v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8312" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569308v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Londero" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prestes Bisso Dambroz" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11993" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667198v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667174v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667246v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02513319v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A. P. Barros" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674383v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666761v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338990v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diez, Fernandez" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isnard" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pointurier" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674181v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ketterer" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674006v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667070v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666912v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mabit" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666975v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666831v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02673788v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666875v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659766v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huon Sylvain" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666844v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666867v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648114v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669217v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648206v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669143v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648134v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669247v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669093v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641207v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bieringer" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dalheimer" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Estier" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669170v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641213v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647955v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648168v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belyaev" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Golosov" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Shamshurina" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ivanov" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Ivanova" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648052v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669005v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640917v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641020v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669040v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639377v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossoni" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639275v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371991v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639319v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir R Belyaev" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639002v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02638976v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668955v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lio Soon Shun" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Belyaev" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667304v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563401v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668893v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667342v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Doetterl" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stevens" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Oost" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563404v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04971069v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456334v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078064v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kraushaar" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16431" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709989v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200478v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Verleyen" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616109v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748313v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Aldrian" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlisiana Anzalone" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcidiacono" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/5897030" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666514v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Richter" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306356-la-crise-de-l-eau" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666611v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marshak" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804188092-terre-portrait-d-une-planete" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666564v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Houghton" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804163389-le-rechauffement-climatique" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666678v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615653v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N Golosov" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Markelov" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N Ivanova" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia N Shamshurina" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615661v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Ivanova" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615665v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Shamshurina" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markelov" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02623661v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.904277" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02812441v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569251v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-02666466v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-02021669v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierevrard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3503-6543" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145868206" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-5076-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05488534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ducruet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Bardelle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04216-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571420v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Helena Kochem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ramon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales Tiecher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Vict&#243;ria de Godoy Jorge da Costa Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04206-4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05517184v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Tassano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Cabrera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Perez-Bidegain" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70498" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05507162v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bizeul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangjunjie Xu-Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonnec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hazadv.2026.101072" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05482962v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Guillevic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Dicen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Palak Aggarwal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2026.107906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05571414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-026-04231-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05522268v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Chaboche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5c13946" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05566160v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110278" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410403v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Takahashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hotaka Sato" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoga Ohta" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2025.107876" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aydo&#287;an Avc&#305;o&#287;lu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surya Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Alewell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18492750" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05212905v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Frankl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Tytgat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Dupin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;laide Naudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-04107-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04830927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Lajoie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lai Ting Pak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125412" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05183733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prates Bisso Dambroz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paolo Gomes Minella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul David Capel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bernardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Werle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-025-14198-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05189071v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirusew Abere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanibal Lemma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enyew Adgo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70099" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05210137v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2025.102705" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04902599v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux-Clergue" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-025-03964-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119634v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126276" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05034226v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Meusburger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1529-2025" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05410401v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Jos&#233; Andres Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L&#250;cia Londero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinis Deuschle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Henrique Merten" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70354" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04925623v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Skonieczny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adr9192" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05372418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hazet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quesada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-29-6461-2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04844722v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Minella" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schlesner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Merten" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-024-13440-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05298433v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaldo Gastineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180584" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672484v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rabiet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adn5941" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V G Batista" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mart&#237;nez-Carreras" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-10-109-2024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04664459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn R Urycki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish A Kirtane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Aronoff" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colton Avila" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosetta C Blackman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.1749" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04709919v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Alessandra Peixoto De Barros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Moura-Bueno" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36783/18069657rbcs20230144" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624428v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lepage" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicoulaud Gouin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-64505-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04673674v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kitagawa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atsushi Nakao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Tanaka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akira Takeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daigo Yamada" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00380768.2024.2387732" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04613290v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Linhares Feitosa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5201" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04748250v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidiane Buligon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Martinuzzi Buriol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40314-024-02948-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04675605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-024-03883-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04643064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiji Hayashi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Tsuji" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.174546" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04678297v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C.S. Vieira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Yunta" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraga&#241;o" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reiff" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2024.103876" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169934v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dumont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion R&#233;veillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Voisin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tuzet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-3075-2023" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04245436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2301811120" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03832858v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennan Cabral Nascimento" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Jamil Maia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Jacques Agra Bezerra da Silva" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Farias Amorim" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#237;stenes Williams Ara&#250;jo Do Nascimento" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106710" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992379v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Chalar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41893-023-01074-z" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763352v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faur&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cornaton" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123848" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04074490v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Magre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Boulet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Isnard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Mialle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.3c00207" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04198246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Morera" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sanchez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jhon Orrillo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-3191-2023" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Lo&#239;c Saaidi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatja Samou&#235;lian" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Roux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Richard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121283" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943343v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Burban" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gauthier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hubert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2022.120963" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180633v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L Siame" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Esp&#237;ndola Rosa" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Guilherme de Oliveira" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022ef003297" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04076669v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Vismes Ott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pourcelot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2023.121606" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04198244v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshifumi Wakiyama" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Thiry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-9-479-2023" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924045v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Asanuma-Brice" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103498" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03721926v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rochelle-Newall" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthanousone Thammahacksa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paty Nakhle" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-2883-2022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03627017v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikumi Asano" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nodoka Harada #" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junta Yanai" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.122" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03712024v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156943" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758237v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P G Minella" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Merten" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia a P de Barros" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14665" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03528031v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dambroz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moura-Bueno" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03139-6" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mottes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-021-01347-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03585605v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo de Andrade" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio A.O. Camargo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jglr.2022.02.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03600979v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fichet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sardini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Donnard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-022-08229-w" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03758934v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2022.128360" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03650052v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Batista" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Company" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Dabrin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03203-1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03645062v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2022.106257" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03565031v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. G. Batista" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Laceby" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-022-03157-4" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03548940v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Cammeraat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Verleyen" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-021-05261-9" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341608v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.149778" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03128666v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean P.G. Minella" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103542" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03180741v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizeu Jonas Didon&#233;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Zanella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Osmar Damian Prestes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13303-z" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093896v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacombe" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanthamousone Thammahacksa" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Silvera" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125935" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03109033v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Taube" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K. Kruk" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chung" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105095" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03215180v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirian Lago Valente" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Reichert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Barbosa Lopes Cavalcante" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105371" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03007858v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M Moura-Bueno" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114815" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03124787v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Comte" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.0c05207" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02968814v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Sellier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107459" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03143819v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L Londero" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Minella" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schneider" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deuschle" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Menezes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14094" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03440177v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Patrick Laceby" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-7-743-2021" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03252617v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Onda" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-2555-2021" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406193v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4951-2021" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615076v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mourier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-1153-2020" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03079420v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxanne Durand" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.42" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02941826v2" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian L. Collins" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackwell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boeckx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte-Anne Chivers" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Emelko" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02755-4" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02931332v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Froger" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Quantin" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Monvoisin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02766-1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610582v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Diez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jaegler" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bresson" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chartier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.120221" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399278v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02447-8" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03140910v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3327/jaesjb.62.12_712" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02915401v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A.P. de Barros" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo R. dos Santos" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos A Bender" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141345" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503509v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Tombeur" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Duvivier" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pupier" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114242" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02570827v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Patrick Laceby" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107103" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569258v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.13768" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02908422v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Inda" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104800" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02900900v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pasquale Borrelli" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Cinelli" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68736-2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087713v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Paterne" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Laceby" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-018-6360-9" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02449258v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/soil-5-333-2019" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615743v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2018.11.011" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01958196v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Quantin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caupos" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.12.088" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615745v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Angulo" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Griffiths" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-019-06575-w" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336278v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alkiviadis Gourgiotis" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.064" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380977v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02302-w" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083305v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Esteves" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Legout" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.10.066" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610579v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106588" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02067746v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.150" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049144v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.191" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973993v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen C. Gellis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander J. Koiter" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Will H. Blake" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02409-0" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945405v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.082" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610576v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.094" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890467v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2892-3" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01620175v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.205" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020809v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tales T. Tiecher" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2917" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584132v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2017.05.011" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453748v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anneke de Rouw" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04385-2" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686523v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Zafar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.12.004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584165v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh G. Smith" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M. Olley" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.009" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849975v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ottle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4056" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457997v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Jagercikova" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1560-9" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940766v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Mondamert" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2690" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01414859v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Gourdin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2016.11.018" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587403v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Henri-Des-Tureaux" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5595-z" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631110v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2662" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587546v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep34828" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586846v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Zebracki" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilica Nan-Hammade" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1303-3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587510v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Vaury" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.09.020" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01265477v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2016.01.004" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587548v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oloth Sengtaheuanghoung" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1316-y" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587511v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2467-2016" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806080v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Smith" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Blake" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Owens" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1231-2" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806119v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.05.003" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01207390v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gourdin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huon" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribolzi" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-12-1073-2015" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610586v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ben Slimane" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Raclot" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Sanaa" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.2387" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01338151v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sprenger Guido" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiemsisouraj Chanthaphilith" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022463415000491" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610592v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/piahs-367-237-2015" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01401008v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2015.06.018" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01085335v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eyrolle-Boyer" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Claval" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.08.082" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806082v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Mcmahon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Olley" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1111-9" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458009v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0982-5" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610606v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.P. Bondarev" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Belyaev" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Ivanova" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15356/0435-4281-2014-1-36-44" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458016v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jagercikova" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Balesdent" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lefevre" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornu" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2014.02.013" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913151v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pape" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Priadi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2240-6" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176528v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04574" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614708v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501890n" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610607v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2014.09.056" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209192v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2014.03.004" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02610596v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. O. Ribolzi" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2014.06.008" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614715v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Patin" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2013.12.011" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615651v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03079" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614726v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Belyaev" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Golosov" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Markelov" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ivanova" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9461" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B6T6QQ1V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615645v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arman Haddadchi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren S Ryder" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-6279(14)60013-5" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00864710v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nemery" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-013-0728-9" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G1NKZMLV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615650v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0642-6" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02614734v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2013.07.001" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984554v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Beek" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pont" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2012.01.024" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ4QZ0V1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00721267v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.9421" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA706A58BF9D3FDCA3EF9D271512E30CD64F528B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01222790v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Esteves" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0565-2" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02862546v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3201" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KXT05PW4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00662557v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Bramorski" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.11.022" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648337v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmadi" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N&#233;mery" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.2133" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00648846v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baati" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Kissel" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Audiguier" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511873v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Heitz" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Li&#233;geois" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boardman" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Vandaele" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.1006" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563598v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Duvert" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2010.08.007" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615667v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Rianti Priadi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00153H" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-7X0GGCSX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197838v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2010.04.003" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563597v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GEOMORPH.2010.07.016" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514223v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Wesemael" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chauvet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2009.03.009" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511865v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bielders" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2008.01.010" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511869v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas Van Wesemael" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1613" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LZ0PW7SH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511861v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2006.11.011" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02511855v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Persoons" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2006.02.019" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074740v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Gurriaran" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05109170v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04730665v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04444455v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04008776v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04105871v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04008464v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bouzid" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12562" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865191v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652670v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168665v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-251" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335309v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163841v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-10671" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168664v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-161" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168663v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12917" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03168666v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-3320" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569322v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12057" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569284v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Patrick Laceby" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8401" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837336v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569297v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Silva" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10936" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569292v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Faure" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Moureau" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marie" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569266v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8312" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569308v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Londero" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Prestes Bisso Dambroz" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11993" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569323v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8286" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569277v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-2205" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667198v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667174v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667246v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02513319v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia A. P. Barros" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674654v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674383v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01887390v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignol" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ancelin" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augustin" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bernardet" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666761v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338990v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Diez, Fernandez" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Isnard" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pointurier" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jaegler" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bresson" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674181v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ketterer" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674006v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667070v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666912v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Mabit" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666975v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666831v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02673788v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666875v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02659766v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huon Sylvain" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666844v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666867v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669217v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648206v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669143v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648134v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669093v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669247v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641207v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Bieringer" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dalheimer" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Estier" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641213v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669170v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647955v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648168v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Belyaev" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Golosov" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeniya Shamshurina" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Ivanov" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Ivanova" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648052v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648114v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640917v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02641020v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669040v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02669005v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639377v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brossoni" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639275v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371991v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639319v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir R Belyaev" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02638976v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639002v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668930v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gratiot" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668955v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lio Soon Shun" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Belyaev" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667304v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533834v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563401v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668893v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667342v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Doetterl" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Stevens" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Van Oost" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00563404v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668839v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04971069v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nachbaur" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456334v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitra Fouladirad" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078064v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Kraushaar" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16431" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04078065v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Bryskere" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-1303" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04134224v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dhivert" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Andanson" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anquetil" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709989v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03200478v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elle Verleyen" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616109v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Develle" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sabatier" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209225v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04748313v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhan Ak&#231;a" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Aldrian" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlisiana Anzalone" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Arcidiacono" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/5897030" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666514v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Richter" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807306356-la-crise-de-l-eau" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666611v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Marshak" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804188092-terre-portrait-d-une-planete" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666564v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Houghton" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782804163389-le-rechauffement-climatique" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666678v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615653v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin N Golosov" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim V Markelov" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda N Ivanova" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia N Shamshurina" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615661v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Ivanova" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615665v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenia Shamshurina" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim Markelov" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02623661v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.904277" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02812441v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216273v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arnaud" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03029687v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569251v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668675v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-02666466v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-02021669v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>