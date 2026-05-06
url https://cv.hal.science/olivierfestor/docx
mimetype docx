--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Festor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Computer Science @ Université Lorraine Director of Lorraine INP - The College of the 11 Graduate Schools of Engineering</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3S-TTP: A Trusted Third Party for Configuration Security in TOSCA-based Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oulaaffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-023-09792-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stateful InREC: Stateful In-network REal Number Computation with Recursive Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthews Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3198008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From virtualization security issues to cloud protection opportunities: An in-depth analysis of system virtualization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.101905. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2020.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Orchestrated NDN Virtual Infrastructure transporting Web Traffic: Design, Implementation and First Experiments with Real End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The Quest for Information Centric Networking, 57 (6), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2019.1800730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Risk Management Strategy for VoIP Enterprise Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Network and System Management, pp.26. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-013-9282-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Pedophile Activity in Different P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on Contemporary Developments in Child Protection, 3 (3), pp.314-325. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci3030314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Assessment in Autonomic Networks and Services: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp. 988-1004. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SURV.2013.082713.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Countermeasures as a Service for VoIP Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.1853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mitigation of localized attacks in a widely deployed P2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue on Experimental Evaluation of Peer-to-Peer Applications, 6 (2), pp.155-174. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-012-0137-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Automated Exploit Prevention from Known Vulnerabilities in Voice Over IP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2012.011812.110125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP : un environnement de protection pour la voix sur IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, INNOVATION, IN 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Passive Network Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.244 - 257. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2010.1012.0352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et société : Sécuriser les téléphones portables : entretien avec Olivier Festor et Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dieu et la science : pourquoi la religion est inutile pour expliquer l'Univers, 447 décembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Renumbering in the Future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Droms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (7), pp.86-92. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2010.5496883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botnets IRC et P2P pour une supervision à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supervision et sécurité dans les grands réseaux, 28 (4), pp.433-458. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.433-458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00392573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzing for vulnerabilities in the VoIP space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal in Computer Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supervision et sécurité dans les grands réseaux, 28 (4/2009), pp.479 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of SNMP performance analysis studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.527-548. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Key Management in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of network security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 6 (Numéro 1), pp. 67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Conﬁgurable Fault Monitoring in Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.458-473. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzing dans la sphère VoIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISC - Le journal de la sécurité informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Monitoring for large honeynets and network telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00392566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach for Managing Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2007.030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Verification of a Key Management Architecture for Hierarchical Group Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Chridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (11-12), pp.1365-1387. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03253324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Research Challenges in Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (10), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2007.4342833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00192236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XBGP-MAN: A XML management architecture for BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role-Based Access Control for XML Enabled Multi-Protocol Management Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Adapting to Dynamic Environments, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-Awareness in Group Key Management Protocols within MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (9-10), pp.1151-1173. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuite, une plateforme libre de configuration de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Optimizing End-to-End Connectivity Degree in Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Monitoring in Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Modeling, Analysis, Design and Management, 30 (1-3), pp.143-160. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-005-4322-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Mobile Ad-hoc Networks: Information Model and Probe-based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTMN : a Java-based TMN development and experimentation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (5), pp.664-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J TMN : A Java based TMN Development and Experimentation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (5), pp.664-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Information Model Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (3), pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (210)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la QoS du trafic de Cloud-Gaming : une comparaison entre HTB et L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs Efficiency Using Successive Attempts on Binary-Outcome Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN-RJCRI-RECITAL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2025, Marseille, France. pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Cloud Gaming traffic QoS: a comparison between class-based queuing policy and L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference (TMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dresden, Germany. pp.10, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/TMA62044.2024.10558920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnet: Learning Navigation in an Attack Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 10th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label Classification of Hosts Observed through a Darknet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2023 - IEEE/IFIP Network Operations and Management Symposium (NOMS) - Experience Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiFiPot: a High-Fidelity Emulation Framework for Internet of Things Honeypots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Junges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2023 - IEEE/IFIP Network Operations and Management Symposium (NOMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetREC: Network-wide in-network REal-value Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthews Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NetSoft 2022 - 8th IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMSec: A Vulnerability Prevention Tool for Supporting Migrations in Cloud Composite Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oulaaffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet 2022 - IEEE International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating Security Enhancement for Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oulaaffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lyon / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-based Analysis of the Security by Design in Embedded Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Junges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Software Composition and Credentials of Embedded Devices from Partial Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Junges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2021 - 17th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Izmir/virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging in-network real-value computation for home network device recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthews Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - IFIP/IEEE International Symposium on Integrated Network Management (Demo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InREC: In-network REal Number Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthews Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Cloud Gaming Platforms Behavior under Different Network Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPNet 2021 - 3rd International Workshop on High-Precision, Predictable, and Low-Latency Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Network and Service Management (CNSM), Oct 2021, Izmir (Virtual), Turkey. pp.7, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM52442.2021.9615562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Content-Oriented Orchestration: SDN and NFV as Enabling Technologies for NDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Aouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2019 - The 16th IFIP/IEEE Symposium on Integrated Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Inference of User Actions through IoT Gateway Encrypted Traffic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Junges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2019 - The 16th IFIP/IEEE Symposium on Integrated Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TOSCA-Oriented Software-Defined Security Approach for Unikernel-Based Protected Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2019 - IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.151-159, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2019.8806623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unikernel-based Approach for Software-Defined Security in Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassi-Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oko: Extending Open vSwitch with Stateful Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOSR 2018 - ACM Symposium on SDN Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading Security Services to the Cloud Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Adjavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecSoN 2018 - SIGCOMM Workshop on Security in Softwarized Networks: Prospects and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging NFV for the deployment of NDN: Application to HTTP traffic transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. pp.5, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-Wide Scanners Classification using Gaussian Mixture and Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2018 - 9th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: On-The-Fly Generation of Unikernels for Software-Defined Security in Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μNDN: an Orchestrated Microservice Architecture for Named Data Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-ICN'18 - 5th ACM Conference on Information-Centric Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Boston, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267955.3267961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Interest Flooding Attacks in Named-Data Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2017 - IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Disruptive Monitoring Capabilities of Programmable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2017 - IEEE Conference on Network Softwarization- NetFoG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of IP scanning activities with Hidden Markov Models: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDN.p4: Programming Information-Centric Data-Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Open-Source Software Networking (OSSN), IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Server-side performance evaluation of NDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Conference on Information-Centric Networking (ACM-ICN'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCOMM, Sep 2016, Kyoto, Japan. pp.148 - 153, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2984356.2984364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software-Defined Security Strategy for Supporting Autonomic Security Enforcement in Distributed Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassi-Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2016 - IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Luxembourg, Luxembourg. pp.4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2016.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring IoT Protocols Through the Information-Centric Networking's Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Autonomous Infrastructure, Management, and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ghent, Belgium. pp.56-60, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20034-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cloud-Based Compositions of Security Functions For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Anonymous I2P Network's Design Choices Against Performance and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISSP 2015 - Proceedings of the 1st International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SciTePress, Feb 2015, Angers, France. pp.46-55, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005226600460055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and Dynamic Security Functions Chaining For Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE/In Assoc. with ACM SIGCOMM International Conference on Network and Service Management (CNSM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-assisted Cyber Threat Analysis using Conceptual Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Betarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2015 - Workshop What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.75 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Caching Strategies for Content Centric Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named data aggregation in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network Operations and Management Symposium (NOMS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, cracovie, Poland. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Mobile Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Brno, Czech Republic. pp.69-73, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43862-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdOut: un service de crowdsourcing pour la sécurité routière dans les villes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis of Android logs using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1802 - 1807, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Traceback using Software Defined Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially-Aware Caching Strategy for Content Centric Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SAT-based Autonomous Strategy for Security Vulnerability Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP International Symposium on Network Operations and Management (IEEE/IFIP NOMS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pin is Worth a Thousand Words: Characterization of Publications in Pinterest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on TRaffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2014, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security through Software Defined Networking: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lautaro Dolberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIT Real-Time Communications (RTC) Conference - Principles, Systems and Applications of IP Telecommunications (IPTComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Based Characterisation for the I2P Anonymous File-Sharing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies, Mobility and Security - NTMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection automatique des applications malveillantes dans les environnements Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob - 9èmes journées francophones Mobilité et Ubiquité - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Present Security through the Detection of Past Hidden Vulnerable States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache Management Strategy for CCN based on Content Popularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Autonomous Infrastructure (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2013, Barcelonne, Spain. pp.92-95, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38998-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Online Estimation of Battery Lifetime for Wireless Sensors Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORNETS - 2nd International conference on sensor networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPC: Popularity-based Caching Strategy for Content Centric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.3619-3623, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Anonymous P2P File-Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE P2P 2013 - Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM - 9th International Conference on Network and Service Management - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zürich, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovaldroid: an OVAL-based Vulnerability Assessment Framework for Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Cost-efficient Approach for Mobile Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Conference on Network and Service Management (CNSM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Remediation of Configuration Vulnerabilities in Autonomic Networks and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Network and Service Management (CNSM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNSSM: A Large Scale Passive DNS Security Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dulaunoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lahaina, United States. pp.988 - 993, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2012.6212019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Exposure Control in P2PSIP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2012, Maui, United States. pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Android Security using a Lightweight OVAL-based Vulnerability Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Symposium on Configuration Analytics and Automation (SafeConfig'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Content Availability in the I2P Anonymous File-Sharing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Cyberspace Safety and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Melbourne, Australia. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Popularity-Based Caching in Content Centric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Les Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalyzer: an OVAL to Cfengine Translator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ph.D. Student Demo Contest of the IFIP/IEEE Network Operations and Management Symposium (NOMS'12), Apr 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testing Framework for Discovering Vulnerabilities in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2P's Usage Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Monitoring and Analysis - TMA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Assessment of Distributed Vulnerabilities in Autonomic Networks and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2012, Maui, Hawaii, United States. pp.335 - 342, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2012.6211916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bird's Eye View on the I2P Anonymous File-sharing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Wu Yi Shan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemisa: an Open-Source Honeypot Back-end to Support Security in VoIP Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management - IM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Vulnerability Awareness in Autonomic Networks and Systems with OVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM / IFIP / IEEE International Conference on Network and Service Management - CNSM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Pollution Quantification in Large P2P networks : a Measurement Study on KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Khatoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2011 - 11th IEEE International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society, Aug 2011, Kyoto, Japan. pp.30-33, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2011.6038658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econometric Feedback for Runtime Risk Management in VoIP Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badonnel Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.26-37, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When KAD meets BitTorrent - Building a Stronger P2P Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotP2P 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, ALASKA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'attaques dans les réseaux pair à pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Khatoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique «Surveillance, Sûreté, Sécurité des Grands Systèmes» (GIS-3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Decision Trees for Generating Adaptive SPIT Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Baker Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Security of Information and Networks - SIN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad-Spectrum Strategy for Runtime Risk Management in VoIP Enterprise Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTF: Passive Temporal Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Symposium on Integrated Network Management - IM'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitTorrent's Mainline DHT Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS - 4th IFIP International Conference on New Technologies, Mobility and Security - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELECOM ParisTECH, CNRS/LIMOS Laboratory, LIP6, Feb 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour la description des intrusions dans les RCSFs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ngankam Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoma Djotio Ndié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Vulnerability Prevention in Autonomic Networks and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.65-68, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de pairs suspects dans le réseau pair à pair KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2011 - 6ème conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinky: Defending Against Text-based Message Spam on Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YANG-Based Configuration Modeling - The SecSIP IPS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de politiques de sécurité pour SecSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Security with Behavioral Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Network and Service Management - CNSM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for monitoring SIP enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference on Network and System Security - NSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Melbourne, Australia. pp.1--8, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2010.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: An Exploit Prevention Language from Known Vulnerabilities in SIP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Osaka, Japan. pp.216-223, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2010.5488464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeled VoIP Data-set for Intrusion Detection Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Forensics in VoIP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security - WIFS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Seattle, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Secure IPv6 Configuration in Enterprise Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Droms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Network and Service Management - CNSM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiMFlow: a distributed, self-adaptive Architecture for Flow Monitoring in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fuzz Testing using Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lucangeli Obes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Network and System Security - NSS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Mebourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modeling and co-simulation-based mobile ubiquitous protocols and services development and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Mobile and Ubiquitous Systems - Mobiquitous 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Fingerprinting of Protocol Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISIS 2010 - 3rd International Conference on Computational Intelligence in Security for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Léon, Spain. pp.107-115, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16626-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Device Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computational Intelligence in Security for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Leon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Runtime Risk Management for Voice over IP Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium - Noms 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2010, Osaka, Japan. pp.57 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management in VoIP Infrastructures using Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Network and Services Management - CNSM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Niagara Falls, Canada. pp.48--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Honeypot Back-end to Support Security in VoIP Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles, Systems and Applications of IP Telecommunications (IPTCOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end YANG-based Configuration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.674--684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient DHT attack mitigation through peers' ID distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Hot Topics in Peer-to-Peer Systems - HotP2P 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Parallel &amp; Distributed Processing Symposium, Apr 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risks at Runtime in VoIP Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Zurich, Switzerland. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13986-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Controlling Content Access in KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications - ICC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2010, Capetown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of an Analytical Model to Evaluate Monitoring Frameworks Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Networks - ICN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Behavioral Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Recent Advances in Intrusion Detection - RAID 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, St Malo, France. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04342-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de honeypots distribués pour superviser le réseau P2P KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Internationale sur Les NOuvelles TEchnologies de la REpartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal, Jun 2009, Montréal, Canada. pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Network and Service Monitoring Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Configuration Management for Wireless Mesh Routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tourino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Doallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Workshop on IP Operations and Management - IPOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.116-129, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04968-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSip: A Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Counter-Profiling for Voice over IP Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hamlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Integrated Network Management - IM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoIP Malware: Attack Tool & Attack Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Dresden, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Monitoring in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Infrastructure, Management and Security - AIMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Enschede, Netherlands. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02627-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sybil Attacks Protection Schemes in KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Autonomous Infrastructure, Management and Security - AIMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Twente, Jun 2009, Enschede, Netherlands. pp.70-82, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02627-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring SIP traffic using Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Recent advances in intrusion detection - RAID 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Boston, United States. pp.311-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de révocation distribué et adaptatif pour les réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Adaptive Revocation Mechanism for P2P networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. pp. 290-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitorage et journalisation dynamiques des topologies dans les réseaux ad-hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250235v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scheme for Dynamic Monitoring and Logging of Topology Information in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Salvador, Bahia, Brazil. pp.759 - 762, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2008.4575207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variation des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales En Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision de la procédure de renumérotation IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR 2008 - IPv6: Réalité et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzing for vulnerabilities in the VoIP space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EICAR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards malware inspired management frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Salvador, Brazil. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les botnets et la supervision à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux - JDIR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00274977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Network Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Intrusion Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT, Sep 2008, Boston, United States. pp.372-389, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Activity Monitoring for distributed honeynets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Internet Monitoring and Protection - ICIMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMP.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KiF: A stateful SIP Fuzzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Principles, Systems and Applications of IP Telecommunications (IPTComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Jul 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malware models for network and service management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Autonomous Infrastructure, Management and Security, AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.192-195, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for checking consistency in access control policies for network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP/IEEE International Symposium on Integrated Management (IM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique pour l'évaluation de la supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services - GRES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voip Honeypot Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2007 - Moving from Bits to Business Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/IEEE, May 2007, Munich, Germany. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management Instrumentation Models on Web Server Performance: A JMX Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management, First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Neighbor Discovery Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Workshop on IPv6 Today - Technology and Deployment - IPv6TD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Guadeloupe/French Caribbean, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Management Platform for Tracking Cyber Predators in Peer-to-Peer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Internet Monitoring and Protection - ICIMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Santa Clara, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Architecture for Lawful Interception in VoIP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balamurugan Karpagavinayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet Monitoring and Protection - ICIMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGP confederation provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Infrastructure, Management and Security (AIMS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of the Network and Service Management Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management - First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.156-159, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botnets for scalable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management (DSOM'07, MANWEEK'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBGP confederation provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous infrastructure, management and security (AIMS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Multicast et Mobilité IPv6 dans la plate-forme pair-à-pair JDukeBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de benchmarking des pratiques de gestion basées sur un middleware JMX pour les services et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de la Répartion - NOTERE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS et l'ENSICA, Jun 2006, Toulouse/France, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoIP Security Assessment: Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st IEEE workshop on VoIP Management and Security: VoIP MaSe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Apr 2006, Vancouver, Canada. pp.29 - 34, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VOIPMS.2006.1638119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Delays in Management Frameworks: Metrics, Models and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - DSOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dublin/Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du passage à l'échelle des systèmes de gestion : métriques et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monitoring Approach for Safe IPv6 Renumbering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPv6 Today - Technology and Deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bucharest/Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision des réseaux et services pair à pair : application à la plate-forme JXTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2006 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking global wide configuration errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / IST Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tubingen/Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Group Key Management Protocol in MANETs using the Multipoint Relaying Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Networking - ICN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Ile maurice, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verification of Key Management Architecture for Hierarchical Group Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Chridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité et Architecture des Réseaux - SAR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Seignosse/France, pp.381-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Management of Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/IFIP Network Operations and Management Symposium - NOMS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raouf Boutaba, Apr 2006, Vancouver/Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection mechanisms for VoIP applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third annual VoIP security workshop - VSW'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fraunhofer FOKUS, Jun 2006, Berlin/Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Monitoring in Ad-Hoc Networks based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International IFIP-TC6 Networking Conference (Networking'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edmundo Monteiro, May 2006, Coimbra/Portugal, pp.427-438, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11753810_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Clustering for Multicast Key Distribution in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2005: 4th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Waterloo/Canada, p. 138-153, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radius-Based SNMP Authorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP/IEEE International Symposium on Integrated Network Management - IM 2005 Application Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Security Framework for XML based Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP/IEEE International Symposium on Integrated Network Management - IM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France, pp.587--600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management on the Performance of a Managed System: A JMX-Based Management Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - Management of Ambient Networks - DSOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Oct 2005, Barcelona/Spain, pp.24--35, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11568285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing BGP confederation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Baker Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Workshop on IP Operations and Management - IPOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance management of Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP workshop on Networked Applications - EUNICE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Madrid/Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring End-to-End Connectivity in Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Networking - ICN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux mobiles ad-hoc : évaluer l'impact des noeuds au sein du réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Francophone sur L'Ingénierie des Protocoles - CFIP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Castanet, Mar 2005, Bordeaux, France, pp.333-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Mobile Ad-Hoc Networks: Evaluating the Network Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP/IEEE International Symposium on Integrated Network Management - IEEE IM'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seraphin Calo, Roberto Kung, May 2005, Nice, France, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et résistance au facteur d'échelle d'un agent de supervision basé sur JMX : Méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRES 2005 : Gestion de REseaux et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe SIERA / IRIT, Toulouse, France, Feb 2005, Luchon, France, pp.269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la mobilité dans le protocole de gestion de clé de groupe BALADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Security and Network Architectures - SAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Batz sur Mer/France, pp.263-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade : diffusion multicast sécurisée d'un flux multimédia multi-sources séquentielles dans un environnement ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux/France, pp.531--546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de sécurité fondée sur Radius pour le plan de gestion de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence sur la Sécurité et Architectures Réseaux - SAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D, GET/INT (Groupe des Ecoles de Télécommunications/Institut National des Télécommunications), Jun 2005, Batz sur Mer, France, pp.57--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical architecture for a distributed management of P2P networks and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE Distributed Systems: Operation and Management - DSOM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelone/Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture hiérarchique pour une gestion distribuée des réseaux et services pair à pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Gestion des Réseaux et Services - GRES'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Luchon/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extensible Agent Toolkit for Device Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/IFIP Network Operations and Management Symposium - NOMS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Seoul, Korea, pp.845-858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CIM Extension for Peer-to-Peer Network and Service Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Telecommunications - ICT'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fortaleza, Brésil, pp.801-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Hybrid Key Management Protocol for Secure Multicast in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International IFIP-TC6 Networking conference - NETWORKING 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Athènes, Grèce, pp.725-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Managed Bandwidth Reservation Protocol for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Service Assurance with Partial and Intermittent Resources - SAPIR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fortaleza, Brazil, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de configuration : Modèles, Langages, Protocoles et Usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Internet Nouvelle Génération RHDM-ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2004, Obernai, France, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role-Based Access Control for XML Enabled Management Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP/IEEE Distributed Systems: Operations and Management - DSOM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Davis, 2004, Davis, CA, USA, pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JXTA : une infrastructure générique pour le développement d'applications P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Exploitation des Réseaux Ethernet TCP/IP - GERET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'Authentification pour les Communications de Groupes : Taxonomie et Evaluation dans un environnement Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence sur la Sécurité et Architectures Réseaux - SAR'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Londe, Côte d'Azur, France, pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour la gestion de la qualité de service dans les services Web, reposant sur une extension d'un langage de composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles TEchnnologies de la RÉpartition - NOTERE'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Dssouli, F. Khendek and A. Serhrouchni, Jun 2004, Saidia, Maroc, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance-Oriented Management Information Model for the Chord Peer-to-Peer Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Conference on Management of Multimedia Networks and Services - MMNS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, Californie, USA, pp.200-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles peer-to-peer, leur utilisation et leur détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Journées Réseaux - JRES 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Driven Access Control to SNMP MIB objects in multi-homed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th IEEE International workshop on Distributed Systems: Operations and Management - DSOM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Heidelberg, Germany, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management platform over a peer to peer service infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Telecommunications - ICT'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Tahiti, Papeete, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation et évaluation de politiques P3P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Dynamic Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concordia Summer Workshop on Services Engineering and Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia Institute for Information Systems Engineering (CIISE), Aug 2003, Montréal, Canada, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Distributed Dynamic IP Multicast Accounting and Management Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Managament - IM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2003, Colorado Springs, Colorado, US, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SMIng-centric proxy agent for integrated monitoring and provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th IFIP/IEEE International Symposium on Integrated Network Management - IM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Colorado Springs, Colorado, USA, pp.491-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des implémentations IPsec pour IPv6: intéropérabilité et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre Francophone sur Sécurité et Architecture Réseaux - SAR'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SMIng based Policy Access Control for SNMPv3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on High Speed Networks and Multimedia Communications - HSNMC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Estoril, Portugal, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Peer-to-Peer Networks Applied to Instant Messaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Conference on Management of Multimedia Networks and Services - MMNS'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Belfast, Northern Ireland, UK, pp.449-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach to P3P Privacy Policies Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Open European Summer School and IFIP Workshop on Next Generation Networks - EUNICE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, hungary, Budapest, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Wireless Dynamic Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Symposium on Computers and Communications - ISCC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kiris-Kemer, Turkey, pp.1373-1379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'architecture active AMAM pour le support des services de sécurité multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux Et de Services - GRES'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Fortaleza, Ceara, Brésil, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles Peer-to-Peer, leur utilisation et leur détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Management platform for Integrated Multicast Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/IFIP Network Operations and Management Symposium - NOMS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Florence, Italie, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLAME : une plate-forme active dédiée à la supervision des services de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montréal, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et contrôle des réseaux et services : retour vers le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Ecole d'Hiver des Télécommunications - ECOTEL'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Golfe Juan, France, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unreliable Transport Protocol for Commodity-Based OpenGL Distributed Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Commodity-Based Visualization Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Calcul Distribué, Méta-Computing, Globalisation des Ressources - GRID'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Aussois, France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Topology Discovery Service for IPv6 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium - NOMS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, 2002, Florence, Italie, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Highly Dynamic Services using Extended Temporal Network Information Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IFIP/IEEE International Symposium on Integrated Network Management - IM'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seattle, Washington, USA, pp.705-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme de supervision intégrée du Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRES'2001 : Gestion de REseau et de Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Marrakech, Maroc, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern for Connection Management in Herarchical Dynamic Virtual Private Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Telecommunications - ICT'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bucarest, Romania, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Network based Management for QoS assured mulicast delivered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Joint 4th International Conference on ATM and High Speed Intelligent Internet - ICATM'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Seoul, Korea, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Java based Implementation of a Network Level Information Model for the ATM / Frame Relay Interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 IEEE/IFIP Network Operations &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, none, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolkit for managing multi-protocol interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 International Conference on Software, Telecommunications and Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, none, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du support IPv6 dans l'environnement de supervision de réseaux actif ANAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing concurrent QoS assured Multicast sessions using a Programmable Network Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Workshop on Distributed Systems: Operations &amp; Management - DSOM'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2000, USA, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Programmable Network Based Approach for Managing Dynamic Virtual Private Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDPTA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSREA, 2000, Las Vegas, USA, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COJ: A Free CMIS Compliant Java API and its Various Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE Network Operations &amp; Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Hawaii, USA, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et contrôle dans les réseaux actifs : Une nécessité à la mise en oeuvre et au déploiement dans les réseaux de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Francophone sur la Gestion de Réseaux et Services - GRES'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of WBEM-based Management Agents in the OSI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP IEE Int. Conference on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP IEEE, 1999, Boston, USA, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration WBEM/RGT Conception et mise en oeuvre dans les environnements MODERES et COJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Francophone sur la Gestion des Réseaux et des Services - GRES'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDTs and OSI-based Management Information Modelling: a Fruitful Wedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'96, Workshop on Object Oriented Technology for Service and Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Linz, Austria, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du modèle de gestion d'interconnexion de commutateurs à l'aide de systèmes de transitions étiquetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rabat, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIT matching from unregistered remote Faces: a critical NDN vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Conference on Information-Centric Networking (ACM-ICN'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 3rd ACM Conference on Information-Centric Networking (ACM-ICN'16), pp.211 - 212, 2016, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2984356.2985224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for the analysis and visualization of network flow data of android environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. 2015, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2015.7140443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx in Every Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNx Community Meeting - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, INRIA Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting against paedophile activities in the KAD P2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Analysis of Online Paedophile Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de révocation orienté services pour les réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Saint-Jean-Cap-Ferrat, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Network and Service Management (CNSM 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Management IX : Managing New Network Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Clemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press. IEEE Press, pp.794, 2005, 0-7803-9087-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine - Special issue on XML-Based Management of Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 7 (7), 70 p, 2004, IEEE Communications Magazine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards pour la gestion des réseaux et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing, 252 p, 2004, IC2 Réseaux et Télécoms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiblesses de l'identification dans les espaces numériques ouverts de partage de contenus : le cas des réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Khatoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Pinte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, préservation et diffusion des identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2014, Traité des sciences et techniques de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Management in Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hakima Chaouchi and Maryline Laurent-Maknavicius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Networks Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.525-563, 2009, 978-1848211179. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de clés dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité dans les réseaux sans fil et mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 3, Lavoisier, pp.139-181, 2007, Réseaux et Télécoms IC2, 978-2-7462-1699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Bergstra and Mark Burgess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Network and System Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier B.V., pp.331-360, 2007, 978-0-444-52198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6Net : An IPv6 Deployment Guide : Contribution to Chapter 7 Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Dunmore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Net : An IPv6 Deployment Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The 6Net consortium, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JMX : un standard pour la gestion Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Festor, André Schaff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards pour la gestion des réseaux et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publishing, pp.213-250, 2004, IC2 Réseaux et Télécoms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle CIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Festor, André Schaff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards pour la gestion des réseaux et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publishing, pp.113-157, 2004, IC2 Réseaux et Télécoms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative WBEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Festor, André Schaff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards pour la gestion des réseaux et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publishing, pp.159-212, 2004, IC2 Réseaux et Télécoms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures pour le multimédia : ALF et les réseaux actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W; Dabbous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sytèmes multimédia communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIB (Management Information Base) pour IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Cizault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPv6: Théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O'Reilly, 325 p, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moniteur de système de communication par messages amélioré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 07/08946. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IP Flow-Based Network Monitoring with Location Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hofstede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based routing metrics combination for RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Olivier Kamgueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Djotio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Deployment Results (Deliverable D4.12, Univerself Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demestichas Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrere Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Optimization, Learning, Operation and Cooperation Methods (Deliverable D3.9, Univerself Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruber Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrere Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMPIRE - Analyse, observation et prévention de vulnérabilités dans l'Internet du futur - Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Year Report on Standardization (Deliverable D4.1, Flamingo NoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Use Case Requirements R2 (Deliverable 4.6, Univerself)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzalini Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Network Stability and Performance (UC2 White Paper, Univerself)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzalini Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bantouna Aimilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Elements for device location in IPFIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Deployment Results (Deliverable 4.6, Univerself)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Destré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrere Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Learning and Operation Methods to Specific Needs of Future Networks and Services (Deliverable 3.7, Univerself)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgoulas Stylianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrere Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Media Internet Architecture Reference Model (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alduan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Camarillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00573841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Common Log Format (CLF) for the Session Initiation Protocol (SIP) - draft-gurbani-sipclf-problem-statement-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurbani Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burger Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Anjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMPIRE: Future Internet Vulnerability Assessment, Monitoring and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engin Kirda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Vulnerability Prevention in Autonomic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Common Log Format (CLF) for the Session Initiation Protocol (SIP) - draft-gurbani-sipclf-problem-statement-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurbani Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burger Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Anjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Modelling for Supporting Risk Management in VoIP Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.1 Closed loop fuzzing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lucangeli Obes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCAMSTOP : Scams and Fraud Detection in Voice over IP Networks FP7 contract number: 232458 D2.1 Fraud in VoIP Networks: Size and Scope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Capsada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Configuring Risk Models in VoIP Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Common Log File (CLF) format for the Session Initiation Protocol (SIP) - draft-gurbani-sipping-clf-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurbani Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burger Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Anjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDPMon: ARPwatch pour IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision IPv6 - Applications Spécifiques - NDPMon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management Plane in Autonomic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnSuite (Extended Netconf Suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourdellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Network Encapsulation Protocol (ANEP) Extension for IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the I2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Network Information into ICN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SAT-based Autonomous Strategy for Security Vulnerability Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed and Methodology for Security Analysis of SCADA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0443, INRIA. 2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based routing metric for RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Olivier Kamgueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Djotio Ndié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8208, INRIA. 2013, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Risk Management Strategy for VoIP Enterprise Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx for Contiki: implementation details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0432, INRIA. 2012, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation of Battery Lifetime for Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Management and Past Experience in Autonomic Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoIP Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Assessment in Autonomic Networks and Services: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trust-based Strategy for Addressing Residual Attacks in the RELOAD Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badonnel Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCAMSTOP - D4.1 Testing, integration and usage results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolii Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Steinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitritsa Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2011, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-7816, 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hMule: an unified KAD-BitTorrent file-sharing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2011, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités de la DHT de BitTorrent & Identification des comportements malveillants dans KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de la pollution dans le réseau P2P KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Khatoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fuzzing tool for the 6LoWPAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7817, 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the I2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisment Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7844, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Exposure Control in P2PSIP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badonnel Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCAMSTOP : Scams and Fraud Detection in Voice over IP Networks FP7 contract number: 232458 D2.2 General anti-Fraud security framework for VoIP infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebahi Yacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagiuklas Tasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alefragkis Panayiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Inria. 2010, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un plug-in Eclipse pour supporter le langage YANG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Nancy 2. 2010, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Security Laboratory - Network Telescope Infrastructure Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2010, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0393, INRIA. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition D3.1 - Secured Transition Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition D2.2 - Transition Engine Specification and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP User Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0394, INRIA. 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Periodic Activity Report January 1, 2008 – April 30, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art : Réseaux pair à pair, supervision, sécurité et approches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] LORIA–INRIA Grand Est; Institut Charles Delaunay. 2010, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533385v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Fuzzing: Evaluation & Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obes Jorge Lucangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7193, INRIA. 2010, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition - D2.1 Metric and Addressing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition D1.1 - Network Topologies and Transition Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jYang : A YANG parser in java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00411261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Mesh Network Monitoring Management Platform Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Fingerprinting For Inventory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7044, INRIA. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syscall Interception in Xen Hypervisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Updated Joint Programme of Activities (Month 37-48)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition D1.2 - Network representation and pre-requisites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes de protocoles d'interopérabilité, de supervision et d'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal-Eddine Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aïache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2009, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS D6.4 Open Source Support and Joint Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and Temporal Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] RR-6995, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMACK: a Honeynet Architecture against MAlicious Contents in KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6994, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Periodic Activity Report January 1, 2008 – December 31, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D0.11 : Quarterly Management Report 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D0.9 : Quaterly Management Report 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Serrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Large scale Management Interim Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Ma Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Open Source Support and Joint Software Development Intermi Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Virtual Laboratory Integration Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Ma Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eyermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D0.10 : Quarterly Management Report 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Security Laboratory - Network Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation for P2P Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Programme of Activities (month 25-42) for the EMANICS Network of Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Mesh Network Configuration Platform Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jelger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2008, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D0.8 : Quaterly Management Report 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Periodic Activity Report January 1, 2007 – December 31, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Neighbor Discovery Protocol based OS fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0345, INRIA. 2007, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169990v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Renumbering - Security and Monitoring. D3.1 - Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarterly Management Report #4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Support and Joint Software Development : Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in Wireless Mesh Networks - delivrable L3.01 - RNRT project &amp;quot;Airnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00147944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D7.2 - Final report on benchmarking of management protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00191889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarterly Management Report #6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Stateful Fuzzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv4 to IPv6 Transition Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0344, INRIA. 2007, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169993v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarterly Management Report #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Laboratory Integration Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D B3.4 - Specification of Residential Gateway configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam d'Haesseleer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 - Virtual Laboratory Integration Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eyermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartek Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Renumbering - Security and Monitoring. D1.2 - Functional Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Renumbering - Security and Monitoring. D2.1 - Rules rewriting. D2.2 NetConf integration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Renumbering - Security and Monitoring. D1.1 - Scenarios and avoidance procedures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.1 - Open source support & joint software development interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quaterly Management Report #2 : April-June 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malware: A future framework for Device, Network and Service Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00111987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of security extended XML-based Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00084004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quaterly Management Report #3 : July-September 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS - Quaterly Management Report #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de BALADE Protocole de gestion de clés de groupe dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5896, INRIA. 2006, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Information Theoric Measures for Detecting Faulty Behavior in Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de performance des architectures de gestion de réseaux : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5598, INRIA. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.6.1: Cookbook for IPv6 Renumbering in SOHO and Backbone Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Venaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des critères à la gestion par délégation : application à JMX & évaluation de l'approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] RNRT-AMARILLO-L.2.1.2, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ad-hoc Networks based on Probabilistic Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Probabilistic Approach for Managing Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP - 3.2.1 : Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et analyse des critères d'évaluation de performance des architectures de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] RNRT-AMARILLO-L2.1.1, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion multicast sécurisée dans un environnement Ad-Hoc (1 vers n séquentiel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5310, INRIA. 2004, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Management Framework for Coverage in Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-139 || badonnel04c, 2004, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a network monitoring tool with IPv6 features (Ntop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0292, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2.03 : Interfaçage d'un protocole de QoS avec l'architecture de gestion de QoS du sous-projet 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Oumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A04-R-026 || oumina04a, Loria. 2004, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Mobile Ad-hoc Networks: Evaluating the Network Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-138 || badonnel04b, 2004, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure XML-based Network Management in a Multi-source Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-080 || cridlig04a, 2004, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Coverage In Dynamic Wireless Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-023 || badonnel04a, 2004, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Driven Access Control to SNMP MIB objects in multi-homed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-042 || state03d, 2003, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Managed Bandwidth Reservation Protocol for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5013, INRIA. 2003, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et tests d'interopérabilité des différentes implémentations d'IPsec sous IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-031 || lahmadi03a, 2003, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de Projet MADYNES : Supervision des réseaux et services dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A03-R-020 || festor03a, 2003, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dynamique de topologie pour les réseaux IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4706, INRIA. 2003, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les performances de la sécurisation d'IPv6 par IPsec dans un réseau Gigabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-097 || lahmadi03c, 2003, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using COPS for managing Active Network Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0270, INRIA. 2002, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6NET Management Tools Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Barbagallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A02-R-082 || festor02b, 2002, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Directory Based Repository for OSI Management Information Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0264, INRIA. 2002, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLAME Using Active Network Technology for Building and Deploying Active Probes State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A02-R-346 || festor02c, 2002, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6NET Network Management Initial Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A02-R-081 || festor02a, 2002, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of IPv6 Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0274, INRIA. 2002, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des spécifications CIM dans un serveur d'annuaire LDAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0250, INRIA. 2001, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de groupes dans l'Internet : Protocoles et Outils de supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A01-R-434 || festor01a, 2001, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux programmables 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3913, INRIA. 2000, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation des Sockets ANEP, JDK compatible IPv6 et ANEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A00-R-365 || d'alu00c, 2000, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WBEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3927, INRIA. 2000, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du modèle de l'information de gestion CIM dans l'approche OSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3647, INRIA. 1999, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Editeur de spécifications MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0234, INRIA. 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un analyseur sémantique pour MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0233, INRIA. 1999, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Managed Object Format Specification Parser of the MODERES Java Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0218, INRIA. 1998, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODERES Java: Architecture and Core Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0205, INRIA. 1997, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GDMO and GRM Modules Semantic Checker of the MODERES Java Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0208, INRIA. 1997, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODE-FE: A GRM/GDMO Parser and its API : Release 1.0 Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0190, INRIA. 1996, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODE-PP TeX: A GRM/GDMO Pretty Printing Library based on MODE-FE for the Generation of TeX Documents : Release 1.0 Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0192, INRIA. 1996, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODE-PP HTML: A GDMO/GRM to HTML Translator -Release 1.0-Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0199, INRIA. 1996, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du modèle de gestion d'interconnexion de commutateurs à l'aide de systèmes de transitions étiquetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2769, INRIA. 1996, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation interactive du modèle de gestion d'interconnexion de commutateurs à l'aide de LOBSTERS et MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2790, INRIA. 1996, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une couche de communication CCN pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux programmables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId709"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.66265060241px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Festor </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor in Computer Science @ Université Lorraine Director of Lorraine INP - The College of the 11 Graduate Schools of Engineering</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C3S-TTP: A Trusted Third Party for Configuration Security in TOSCA-based Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oulaaffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-023-09792-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04352233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stateful InREC: Stateful In-network REal Number Computation with Recursive Functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthews Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2022.3198008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From virtualization security issues to cloud protection opportunities: An in-depth analysis of system virtualization models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 97, pp.101905. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2020.101905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Orchestrated NDN Virtual Infrastructure transporting Web Traffic: Design, Implementation and First Experiments with Real End-Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, The Quest for Information Centric Networking, 57 (6), </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2019.1800730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Risk Management Strategy for VoIP Enterprise Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Journal of Network and System Management, pp.26. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10922-013-9282-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing Pedophile Activity in Different P2P Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Latapy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue on Contemporary Developments in Child Protection, 3 (3), pp.314-325. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/socsci3030314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Assessment in Autonomic Networks and Services: A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp. 988-1004. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SURV.2013.082713.00154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Countermeasures as a Service for VoIP Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.1853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and mitigation of localized attacks in a widely deployed P2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer-to-Peer Networking and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Special Issue on Experimental Evaluation of Peer-to-Peer Applications, 6 (2), pp.155-174. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12083-012-0137-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Automated Exploit Prevention from Known Vulnerabilities in Voice Over IP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.114-127. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2012.011812.110125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP : un environnement de protection pour la voix sur IP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, INNOVATION, IN 130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Techniques for Passive Network Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.244 - 257. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2010.1012.0352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et société : Sécuriser les téléphones portables : entretien avec Olivier Festor et Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'INRIA - La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Dieu et la science : pourquoi la religion est inutile pour expliquer l'Univers, 447 décembre 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic Renumbering in the Future Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Droms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (7), pp.86-92. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2010.5496883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzing for vulnerabilities in the VoIP space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal in Computer Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supervision et sécurité dans les grands réseaux, 28 (4/2009), pp.479 - 502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botnets IRC et P2P pour une supervision à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Supervision et sécurité dans les grands réseaux, 28 (4), pp.433-458. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.28.433-458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00392573v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of SNMP performance analysis studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19 (6), pp.527-548. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity Monitoring for large honeynets and network telescopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00392566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzing dans la sphère VoIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MISC - Le journal de la sécurité informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Conﬁgurable Fault Monitoring in Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6 (3), pp.458-473. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2007.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group Key Management in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of network security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 6 (Numéro 1), pp. 67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Approach for Managing Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSM.2007.030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Verification of a Key Management Architecture for Hierarchical Group Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Chridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (11-12), pp.1365-1387. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03253324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Research Challenges in Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregorio Martinez Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (10), pp.104-110. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MCOM.2007.4342833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00192236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role-Based Access Control for XML Enabled Multi-Protocol Management Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Adapting to Dynamic Environments, 3 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobility-Awareness in Group Key Management Protocols within MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Telecommunications - annales des télécommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (9-10), pp.1151-1173. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03219886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XBGP-MAN: A XML management architecture for BGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (4), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nem.600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuite, une plateforme libre de configuration de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organized Monitoring in Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telecommunication Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Modeling, Analysis, Design and Management, 30 (1-3), pp.143-160. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11235-005-4322-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Mobile Ad-hoc Networks: Information Model and Probe-based Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Framework for Optimizing End-to-End Connectivity Degree in Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JTMN : a Java-based TMN development and experimentation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (5), pp.664-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J TMN : A Java based TMN Development and Experimentation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal on Selected Areas in Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 18 (5), pp.664-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management Information Model Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 6 (3), pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (210)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating LLMs Efficiency Using Successive Attempts on Binary-Outcome Tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine El Yagouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ghogho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN-RJCRI-RECITAL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Traitement Automatique des Langues (ATALA), Jun 2025, Marseille, France. pp.120-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la QoS du trafic de Cloud-Gaming : une comparaison entre HTB et L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORES 2025 - 10èmes Rencontres Francophones sur la Conception de Protocoles, l'Evaluation de Performances et l'Expérimentation des Réseaux de Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Saint Valery-sur-Somme, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05031655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Cloud Gaming traffic QoS: a comparison between class-based queuing policy and L4S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Traffic Measurement and Analysis Conference (TMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Dresden, Germany. pp.10, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/TMA62044.2024.10558920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnet: Learning Navigation in an Attack Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 10th International Conference on Network Softwarization (NetSoft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-label Classification of Hosts Observed through a Darknet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enzo d'Andréa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zakroum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2023 - IEEE/IFIP Network Operations and Management Symposium (NOMS) - Experience Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HiFiPot: a High-Fidelity Emulation Framework for Internet of Things Honeypots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Junges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2023 - IEEE/IFIP Network Operations and Management Symposium (NOMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Miami, United States. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NetREC: Network-wide in-network REal-value Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthews Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE NetSoft 2022 - 8th IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMSec: A Vulnerability Prevention Tool for Supporting Migrations in Cloud Composite Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oulaaffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudNet 2022 - IEEE International Conference on Cloud Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886094v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-based Analysis of the Security by Design in Embedded Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Junges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03469993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring Software Composition and Credentials of Embedded Devices from Partial Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Junges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM 2021 - 17th International Conference on Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Izmir/virtual, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03470012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Automating Security Enhancement for Cloud Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Oulaaffart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Lyon / Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging in-network real-value computation for home network device recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthews Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - IFIP/IEEE International Symposium on Integrated Network Management (Demo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InREC: In-network REal Number Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthews Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2021 - 17th IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bordeaux / Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Analysis of Cloud Gaming Platforms Behavior under Different Network Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tuffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiPNet 2021 - 3rd International Workshop on High-Precision, Predictable, and Low-Latency Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Conference on Network and Service Management (CNSM), Oct 2021, Izmir (Virtual), Turkey. pp.7, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/CNSM52442.2021.9615562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03421031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Content-Oriented Orchestration: SDN and NFV as Enabling Technologies for NDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Long Mai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messaoud Aouadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam Mallouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgardo Montes de Oca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2019 - The 16th IFIP/IEEE Symposium on Integrated Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02274785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TOSCA-Oriented Software-Defined Security Approach for Unikernel-Based Protected Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2019 - IEEE Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France. pp.151-159, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NETSOFT.2019.8806623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Inference of User Actions through IoT Gateway Encrypted Traffic Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marie Junges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2019 - The 16th IFIP/IEEE Symposium on Integrated Network and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Washington DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HuMa: A Multi-layer Framework for Threat Analysis in a Heterogeneous Log Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Lagraa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international symposium on foundations and practice of security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nancy, France. pp.144-159, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-75650-9_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offloading Security Services to the Cloud Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Adjavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SecSoN 2018 - SIGCOMM Workshop on Security in Softwarized Networks: Prospects and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unikernel-based Approach for Software-Defined Security in Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassi-Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oko: Extending Open vSwitch with Stateful Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOSR 2018 - ACM Symposium on SDN Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Los Angeles, United States. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging NFV for the deployment of NDN: Application to HTTP traffic transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha El Aoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. pp.5, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet-Wide Scanners Classification using Gaussian Mixture and Hidden Markov Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS 2018 - 9th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: On-The-Fly Generation of Unikernels for Software-Defined Security in Cloud Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMS 2018 - IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2018.8406131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">μNDN: an Orchestrated Microservice Architecture for Named Data Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM-ICN'18 - 5th ACM Conference on Information-Centric Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Boston, United States. pp.12, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3267955.3267961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01906996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Interest Flooding Attacks in Named-Data Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NCA 2017 - IEEE International Symposium on Network Computing and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cambridge, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Disruptive Monitoring Capabilities of Programmable Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kahina Lazri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetSoft 2017 - IEEE Conference on Network Softwarization- NetFoG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of IP scanning activities with Hidden Markov Models: Darknet case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia de Santis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on New Technologies, Mobility and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Larnaca, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDN.p4: Programming Information-Centric Data-Planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Open-Source Software Networking (OSSN), IEEE International Conference on Network Softwarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Server-side performance evaluation of NDN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Conference on Information-Centric Networking (ACM-ICN'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCOMM, Sep 2016, Kyoto, Japan. pp.148 - 153, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2984356.2984364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Software-Defined Security Strategy for Supporting Autonomic Security Enforcement in Distributed Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Compastié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruan He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kassi-Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CloudCom 2016 - IEEE International Conference on Cloud Computing Technology and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Luxembourg, Luxembourg. pp.4, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CloudCom.2016.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01399458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Caching Strategies for Content Centric Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Global Communication Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring IoT Protocols Through the Information-Centric Networking's Lens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Signorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Autonomous Infrastructure, Management, and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ghent, Belgium. pp.56-60, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-20034-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Cloud-Based Compositions of Security Functions For Mobile Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093041v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Anonymous I2P Network's Design Choices Against Performance and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISSP 2015 - Proceedings of the 1st International Conference on Information Systems Security and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SciTePress, Feb 2015, Angers, France. pp.46-55, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005226600460055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and Dynamic Security Functions Chaining For Android Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE/In Assoc. with ACM SIGCOMM International Conference on Network and Service Management (CNSM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Barcelone, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine-assisted Cyber Threat Analysis using Conceptual Knowledge Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Betarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codocedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernán Astudillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FCA4AI 2015 - Workshop What can FCA do for Artificial Intelligence?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Buenos Aires, Argentina. pp.75 - 85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Named data aggregation in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Network Operations and Management Symposium (NOMS), 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, cracovie, Poland. pp.1 - 8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2014.6838364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outsourcing Mobile Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFIP International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Brno, Czech Republic. pp.69-73, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-43862-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CrowdOut: un service de crowdsourcing pour la sécurité routière dans les villes numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ubimob 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical analysis of Android logs using self-organizing maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2014 : IEEE International Conference on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Sydney, Australia. pp.1802 - 1807, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2014.6883584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Traceback using Software Defined Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Information Forensics and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2014, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially-Aware Caching Strategy for Content Centric Networking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP Networking 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SAT-based Autonomous Strategy for Security Vulnerability Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP International Symposium on Network Operations and Management (IEEE/IFIP NOMS'14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pin is Worth a Thousand Words: Characterization of Publications in Pinterest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on TRaffic Analysis and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Aug 2014, Nicosia, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Based Characterisation for the I2P Anonymous File-Sharing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Technologies, Mobility and Security - NTMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Security through Software Defined Networking: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lautaro Dolberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIT Real-Time Communications (RTC) Conference - Principles, Systems and Applications of IP Telecommunications (IPTComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cache Management Strategy for CCN based on Content Popularity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Autonomous Infrastructure (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP, Jun 2013, Barcelonne, Spain. pp.92-95, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-38998-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Present Security through the Detection of Past Hidden Vulnerable States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une détection automatique des applications malveillantes dans les environnements Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UbiMob - 9èmes journées francophones Mobilité et Ubiquité - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPC: Popularity-based Caching Strategy for Content Centric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Budapest, Hungary. pp.3619-3623, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2013.6655114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00929737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Anonymous P2P File-Sharing Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE P2P 2013 - Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Online Estimation of Battery Lifetime for Wireless Sensors Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SENSORNETS - 2nd International conference on sensor networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSTICC, Feb 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distributed Monitoring in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNSM - 9th International Conference on Network and Service Management - 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Zürich, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovaldroid: an OVAL-based Vulnerability Assessment Framework for Android</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Probabilistic Cost-efficient Approach for Mobile Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Conference on Network and Service Management (CNSM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DNSSM: A Large Scale Passive DNS Security Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Dulaunoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Lahaina, United States. pp.988 - 993, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2012.6212019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00749243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Remediation of Configuration Vulnerabilities in Autonomic Networks and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Network and Service Management (CNSM'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2012, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Popularity-Based Caching in Content Centric Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Les Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovalyzer: an OVAL to Cfengine Translator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ph.D. Student Demo Contest of the IFIP/IEEE Network Operations and Management Symposium (NOMS'12), Apr 2012, Maui, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Testing Framework for Discovering Vulnerabilities in 6LoWPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE workshop WiSARN, in conjunction with IEEE 8th International Conference on Distributed Computing in Sensor Systems (DCOSS2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Hangzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Exposure Control in P2PSIP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 IEEE Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2012, Maui, United States. pp.261-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing Android Security using a Lightweight OVAL-based Vulnerability Assessment Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE Symposium on Configuration Analytics and Automation (SafeConfig'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2012, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Content Availability in the I2P Anonymous File-Sharing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Cyberspace Safety and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Melbourne, Australia. pp.77-92, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-35362-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I2P's Usage Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traffic Monitoring and Analysis - TMA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Assessment of Distributed Vulnerabilities in Autonomic Networks and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2012, Maui, Hawaii, United States. pp.335 - 342, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2012.6211916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routing based Roles Assignment for Monitoring 6LowPAN Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Communications and Networking (ComNet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ComNet.2012.6217745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bird's Eye View on the I2P Anonymous File-sharing Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 6th International Conference on Network and System Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Wu Yi Shan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">YANG-Based Configuration Modeling - The SecSIP IPS Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de politiques de sécurité pour SecSIP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enforcing Security with Behavioral Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Network and Service Management - CNSM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econometric Feedback for Runtime Risk Management in VoIP Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badonnel Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.26-37, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artemisa: an Open-Source Honeypot Back-end to Support Security in VoIP Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management - IM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Vulnerability Awareness in Autonomic Networks and Systems with OVAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCOMM / IFIP / IEEE International Conference on Network and Service Management - CNSM'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Paris, France. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content Pollution Quantification in Large P2P networks : a Measurement Study on KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Khatoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">P2P 2011 - 11th IEEE International Conference on Peer-to-Peer Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Communications Society, Aug 2011, Kyoto, Japan. pp.30-33, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/P2P.2011.6038658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00619965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Broad-Spectrum Strategy for Runtime Risk Management in VoIP Enterprise Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTF: Passive Temporal Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFIP/IEEE International Symposium on Integrated Network Management - IM'2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dublin, Ireland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When KAD meets BitTorrent - Building a Stronger P2P Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HotP2P 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Anchorage, ALASKA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00595086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d'attaques dans les réseaux pair à pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Khatoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop du Groupement d'Intérêt Scientifique «Surveillance, Sûreté, Sécurité des Grands Systèmes» (GIS-3SGS'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Decision Trees for Generating Adaptive SPIT Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Baker Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Security of Information and Networks - SIN 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Sydney, Australia. pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BitTorrent's Mainline DHT Security Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NTMS - 4th IFIP International Conference on New Technologies, Mobility and Security - 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TELECOM ParisTECH, CNRS/LIMOS Laboratory, LIP6, Feb 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00577043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ontologie pour la description des intrusions dans les RCSFs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Ngankam Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoma Djotio Ndié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2011 - Colloque Francophone sur l Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTC, May 2011, Sainte Maxime, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00586889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Vulnerability Prevention in Autonomic Networks and Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Nancy, France. pp.65-68, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-21484-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de pairs suspects dans le réseau pair à pair KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Hénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAR-SSI 2011 - 6ème conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2011, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00596677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinky: Defending Against Text-based Message Spam on Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delosière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications ICC2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00594854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Risks at Runtime in VoIP Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Autonomous Infrastructure, Management and Security (AIMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Zurich, Switzerland. pp.89-92, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13986-4_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Controlling Content Access in KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Communications - ICC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2010, Capetown, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Forensics in VoIP networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Workshop on Information Forensics and Security - WIFS'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Seattle, United States. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00548768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A framework for monitoring SIP enterprise networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth international conference on Network and System Security - NSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Melbourne, Australia. pp.1--8, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NSS.2010.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00519728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: An Exploit Prevention Language from Known Vulnerabilities in SIP Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Osaka, Japan. pp.216-223, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2010.5488464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00544976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labeled VoIP Data-set for Intrusion Detection Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUNICE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Trondheim, Norway. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00497735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Supervised Fingerprinting of Protocol Messages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISIS 2010 - 3rd International Conference on Computational Intelligence in Security for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Léon, Spain. pp.107-115, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16626-6_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00536067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Device Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Radu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Computational Intelligence in Security for Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Leon, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated and Secure IPv6 Configuration in Enterprise Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralph Droms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Network and Service Management - CNSM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Niagara Falls, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WiMFlow: a distributed, self-adaptive Architecture for Flow Monitoring in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00526006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Fuzz Testing using Game Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lucangeli Obes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Network and System Security - NSS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Mebourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-modeling and co-simulation-based mobile ubiquitous protocols and services development and assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Siebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International ICST Conference on Mobile and Ubiquitous Systems - Mobiquitous 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Runtime Risk Management for Voice over IP Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium - Noms 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2010, Osaka, Japan. pp.57 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Management in VoIP Infrastructures using Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Network and Services Management - CNSM 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Niagara Falls, Canada. pp.48--55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00530167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Honeypot Back-end to Support Security in VoIP Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles, Systems and Applications of IP Telecommunications (IPTCOMM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end YANG-based Configuration Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium - NOMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Apr 2010, Osaka, Japan. pp.674--684</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00534434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient DHT attack mitigation through peers' ID distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Workshop on Hot Topics in Peer-to-Peer Systems - HotP2P 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE International Parallel &amp; Distributed Processing Symposium, Apr 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00490509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sybil Attacks Protection Schemes in KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Autonomous Infrastructure, Management and Security - AIMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Twente, Jun 2009, Enschede, Netherlands. pp.70-82, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02627-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Validation of an Analytical Model to Evaluate Monitoring Frameworks Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Eighth International Conference on Networks - ICN 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Cancun, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Behavioral Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Symposium on Recent Advances in Intrusion Detection - RAID 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, St Malo, France. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04342-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00428972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Network and Service Monitoring Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture de honeypots distribués pour superviser le réseau P2P KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Conférence Internationale sur Les NOuvelles TEchnologies de la REpartition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec à Montréal, Jun 2009, Montréal, Canada. pp.76-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontological Configuration Management for Wireless Mesh Routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Tourino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Doallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Workshop on IP Operations and Management - IPOM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Venice, Italy. pp.116-129, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-04968-2_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSip: A Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Symposium on Integrated Network Management - IM 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Long Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring and Counter-Profiling for Voice over IP Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Hamlaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Integrated Network Management - IM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoIP Malware: Attack Tool & Attack Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICC 09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2009, Dresden, Germany. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow Monitoring in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Autonomous Infrastructure, Management and Security - AIMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Enschede, Netherlands. pp.134-146, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-02627-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les botnets et la supervision à large échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux - JDIR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Lille, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00274977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Network Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent Advances in Intrusion Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MIT, Sep 2008, Boston, United States. pp.372-389, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-87403-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring SIP traffic using Support Vector Machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Symposium on Recent advances in intrusion detection - RAID 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Boston, United States. pp.311-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00325290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed and Adaptive Revocation Mechanism for P2P networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICN 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Cancun, Mexico. pp. 290-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de révocation distribué et adaptatif pour les réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JDIR 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France. pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitorage et journalisation dynamiques des topologies dans les réseaux ad-hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00250235v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scheme for Dynamic Monitoring and Logging of Topology Information in Wireless Mesh Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Salvador, Bahia, Brazil. pp.759 - 762, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NOMS.2008.4575207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variation des délais dans les applications de supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales En Informatique et Réseaux - JDIR'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards malware inspired management frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Salvador, Brazil. pp.105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00310913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision de la procédure de renumérotation IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR 2008 - IPv6: Réalité et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00338200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzing for vulnerabilities in the VoIP space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th EICAR Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00326086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBGP confederation provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous infrastructure, management and security (AIMS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Activity Monitoring for distributed honeynets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Internet Monitoring and Protection - ICIMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Jose, United States. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIMP.2007.24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KiF: A stateful SIP Fuzzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Principles, Systems and Applications of IP Telecommunications (IPTComm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Columbia University, Jul 2007, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00166947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malware models for network and service management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Autonomous Infrastructure, Management and Security, AIMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.192-195, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00168415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Neighbor Discovery Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Workshop on IPv6 Today - Technology and Deployment - IPv6TD 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Guadeloupe/French Caribbean, Guadeloupe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for checking consistency in access control policies for network management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFIP/IEEE International Symposium on Integrated Management (IM 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un modèle analytique pour l'évaluation de la supervision de réseaux et de services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque Francophone de Gestion de Réseaux et de Services - GRES 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voip Honeypot Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM 2007 - Moving from Bits to Business Value</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP/IEEE, May 2007, Munich, Germany. pp.109-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00149554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management Instrumentation Models on Web Server Performance: A JMX Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management, First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.1-12, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Management Platform for Tracking Cyber Predators in Peer-to-Peer Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Second International Conference on Internet Monitoring and Protection - ICIMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Santa Clara, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Architecture for Lawful Interception in VoIP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balamurugan Karpagavinayagam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet Monitoring and Protection - ICIMP 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Silicon Valley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00164420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BGP confederation provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autonomous Infrastructure, Management and Security (AIMS 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00172057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Performance Evaluation of the Network and Service Management Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter-Domain Management - First International Conference on Autonomous Infrastructure, Management and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Oslo, Norway. pp.156-159, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72986-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Botnets for scalable management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management (DSOM'07, MANWEEK'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Delays in Management Frameworks: Metrics, Models and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - DSOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Dublin/Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche de benchmarking des pratiques de gestion basées sur un middleware JMX pour les services et les applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles Technologies de la Répartion - NOTERE 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAAS-CNRS et l'ENSICA, Jun 2006, Toulouse/France, pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoIP Security Assessment: Methods and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st IEEE workshop on VoIP Management and Security: VoIP MaSe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, Apr 2006, Vancouver, Canada. pp.29 - 34, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VOIPMS.2006.1638119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage Multicast et Mobilité IPv6 dans la plate-forme pair-à-pair JDukeBox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Internationale sur les NOuvelles TEchnologies de la REpartition - NOTERE'2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du passage à l'échelle des systèmes de gestion : métriques et modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur/Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00105550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monitoring Approach for Safe IPv6 Renumbering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPv6 Today - Technology and Deployment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Bucharest/Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00106170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision des réseaux et services pair à pair : application à la plate-forme JXTA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP 2006 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Group Key Management Protocol in MANETs using the Multipoint Relaying Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Networking - ICN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Ile maurice, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Verification of Key Management Architecture for Hierarchical Group Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najah Chridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurité et Architecture des Réseaux - SAR 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Seignosse/France, pp.381-397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking global wide configuration errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE / IST Workshop on Monitoring, Attack Detection and Mitigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tubingen/Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrusion detection mechanisms for VoIP applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third annual VoIP security workshop - VSW'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fraunhofer FOKUS, Jun 2006, Berlin/Allemagne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Management of Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/IFIP Network Operations and Management Symposium - NOMS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raouf Boutaba, Apr 2006, Vancouver/Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Monitoring in Ad-Hoc Networks based on Information Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International IFIP-TC6 Networking Conference (Networking'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edmundo Monteiro, May 2006, Coimbra/Portugal, pp.427-438, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11753810_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00090211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une architecture hiérarchique pour une gestion distribuée des réseaux et services pair à pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Gestion des Réseaux et Services - GRES'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Luchon/France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hierarchical architecture for a distributed management of P2P networks and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE Distributed Systems: Operation and Management - DSOM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelone/Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Impact of Management on the Performance of a Managed System: A JMX-Based Management Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFIP/IEEE International Workshop on Distributed Systems: Operations and Management - Management of Ambient Networks - DSOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat Politècnica de Catalunya, Oct 2005, Barcelona/Spain, pp.24--35, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11568285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing BGP confederation networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Baker Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IEEE International Workshop on IP Operations and Management - IPOM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Clustering for Multicast Key Distribution in MANETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETWORKING 2005: 4th International IFIP-TC6 Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Waterloo/Canada, p. 138-153, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b136094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radius-Based SNMP Authorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP/IEEE International Symposium on Integrated Network Management - IM 2005 Application Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Security Framework for XML based Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP/IEEE International Symposium on Integrated Network Management - IM 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France, pp.587--600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance management of Distributed Hash Tables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP workshop on Networked Applications - EUNICE'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Madrid/Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring End-to-End Connectivity in Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Conference on Networking - ICN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, France, pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des réseaux mobiles ad-hoc : évaluer l'impact des noeuds au sein du réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque Francophone sur L'Ingénierie des Protocoles - CFIP'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Richard Castanet, Mar 2005, Bordeaux, France, pp.333-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et résistance au facteur d'échelle d'un agent de supervision basé sur JMX : Méthodologie et premiers résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRES 2005 : Gestion de REseaux et de Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe SIERA / IRIT, Toulouse, France, Feb 2005, Luchon, France, pp.269-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Mobile Ad-Hoc Networks: Evaluating the Network Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFIP/IEEE International Symposium on Integrated Network Management - IEEE IM'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Seraphin Calo, Roberto Kung, May 2005, Nice, France, pp.17-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte de la mobilité dans le protocole de gestion de clé de groupe BALADE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Conference on Security and Network Architectures - SAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Batz sur Mer/France, pp.263-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balade : diffusion multicast sécurisée d'un flux multimédia multi-sources séquentielles dans un environnement ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bruneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux/France, pp.531--546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture de sécurité fondée sur Radius pour le plan de gestion de réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Conférence sur la Sécurité et Architectures Réseaux - SAR 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Telecom R&amp;D, GET/INT (Groupe des Ecoles de Télécommunications/Institut National des Télécommunications), Jun 2005, Batz sur Mer, France, pp.57--66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Performance-Oriented Management Information Model for the Chord Peer-to-Peer Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Conference on Management of Multimedia Networks and Services - MMNS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, San Diego, Californie, USA, pp.200-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture pour la gestion de la qualité de service dans les services Web, reposant sur une extension d'un langage de composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles TEchnnologies de la RÉpartition - NOTERE'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Dssouli, F. Khendek and A. Serhrouchni, Jun 2004, Saidia, Maroc, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Enhanced Hybrid Key Management Protocol for Secure Multicast in Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International IFIP-TC6 Networking conference - NETWORKING 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Athènes, Grèce, pp.725-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An extensible Agent Toolkit for Device Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Zores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE/IFIP Network Operations and Management Symposium - NOMS'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Seoul, Korea, pp.845-858</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CIM Extension for Peer-to-Peer Network and Service Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Telecommunications - ICT'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fortaleza, Brésil, pp.801-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role-Based Access Control for XML Enabled Management Gateways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFIP/IEEE Distributed Systems: Operations and Management - DSOM 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UC Davis, 2004, Davis, CA, USA, pp.183-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Managed Bandwidth Reservation Protocol for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Workshop on Service Assurance with Partial and Intermittent Resources - SAPIR 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Fortaleza, Brazil, pp.13-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de configuration : Modèles, Langages, Protocoles et Usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été Internet Nouvelle Génération RHDM-ING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jun 2004, Obernai, France, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00108116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JXTA : une infrastructure générique pour le développement d'applications P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe d'Exploitation des Réseaux Ethernet TCP/IP - GERET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nancy, France, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d'Authentification pour les Communications de Groupes : Taxonomie et Evaluation dans un environnement Ad Hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence sur la Sécurité et Architectures Réseaux - SAR'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, La Londe, Côte d'Azur, France, pp.197-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Wireless Dynamic Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE Symposium on Computers and Communications - ISCC'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Kiris-Kemer, Turkey, pp.1373-1379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension de l'architecture active AMAM pour le support des services de sécurité multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur la Gestion de Réseaux Et de Services - GRES'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Fortaleza, Ceara, Brésil, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles Peer-to-Peer, leur utilisation et leur détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JRES (Journées réseaux de l'enseignement et de la recherche ) 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renater, Nov 2003, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A management platform over a peer to peer service infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Conference on Telecommunications - ICT'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Tahiti, Papeete, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les protocoles peer-to-peer, leur utilisation et leur détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Feltin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Journées Réseaux - JRES 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille, France, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Driven Access Control to SNMP MIB objects in multi-homed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 th IEEE International workshop on Distributed Systems: Operations and Management - DSOM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Heidelberg, Germany, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Highly Distributed Dynamic IP Multicast Accounting and Management Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Managament - IM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, 2003, Colorado Springs, Colorado, US, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation et évaluation de politiques P3P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Paris, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Dynamic Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concordia Summer Workshop on Services Engineering and Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia Institute for Information Systems Engineering (CIISE), Aug 2003, Montréal, Canada, 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SMIng based Policy Access Control for SNMPv3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Conference on High Speed Networks and Multimedia Communications - HSNMC'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Estoril, Portugal, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Peer-to-Peer Networks Applied to Instant Messaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Conference on Management of Multimedia Networks and Services - MMNS'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Belfast, Northern Ireland, UK, pp.449-461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An SMIng-centric proxy agent for integrated monitoring and provisioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th IFIP/IEEE International Symposium on Integrated Network Management - IM'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Colorado Springs, Colorado, USA, pp.491-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des implémentations IPsec pour IPv6: intéropérabilité et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Rencontre Francophone sur Sécurité et Architecture Réseaux - SAR'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Approach to P3P Privacy Policies Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Open European Summer School and IFIP Workshop on Next Generation Networks - EUNICE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, hungary, Budapest, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique Calcul Distribué, Méta-Computing, Globalisation des Ressources - GRID'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Aussois, France, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00101037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hierarchical Topology Discovery Service for IPv6 Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Network Operations and Management Symposium - NOMS 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE/IFIP, 2002, Florence, Italie, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Management platform for Integrated Multicast Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE/IFIP Network Operations and Management Symposium - NOMS'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Florence, Italie, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLAME : une plate-forme active dédiée à la supervision des services de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Montréal, Canada, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et contrôle des réseaux et services : retour vers le futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième Ecole d'Hiver des Télécommunications - ECOTEL'2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Golfe Juan, France, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unreliable Transport Protocol for Commodity-Based OpenGL Distributed Visualization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Cavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Commodity-Based Visualization Clusters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00363326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Highly Dynamic Services using Extended Temporal Network Information Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IFIP/IEEE International Symposium on Integrated Network Management - IM'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Seattle, Washington, USA, pp.705-718</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern for Connection Management in Herarchical Dynamic Virtual Private Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE International Conference on Telecommunications - ICT'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bucarest, Romania, 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une plate-forme de supervision intégrée du Multicast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GRES'2001 : Gestion de REseau et de Service</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Marrakech, Maroc, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Network based Management for QoS assured mulicast delivered media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Joint 4th International Conference on ATM and High Speed Intelligent Internet - ICATM'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Seoul, Korea, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Programmable Network Based Approach for Managing Dynamic Virtual Private Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDPTA'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSREA, 2000, Las Vegas, USA, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COJ: A Free CMIS Compliant Java API and its Various Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE Network Operations &amp; Management Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Hawaii, USA, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Java based Implementation of a Network Level Information Model for the ATM / Frame Relay Interconnection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 IEEE/IFIP Network Operations &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, none, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A toolkit for managing multi-protocol interconnections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 International Conference on Software, Telecommunications and Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, none, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du support IPv6 dans l'environnement de supervision de réseaux actif ANAIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chelius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles - CFIP 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing concurrent QoS assured Multicast sessions using a Programmable Network Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFIP/IEEE International Workshop on Distributed Systems: Operations &amp; Management - DSOM'2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Dec 2000, USA, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision et contrôle dans les réseaux actifs : Une nécessité à la mise en oeuvre et au déploiement dans les réseaux de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Colloque Francophone sur la Gestion de Réseaux et Services - GRES'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of WBEM-based Management Agents in the OSI Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP IEE Int. Conference on Integrated Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP IEEE, 1999, Boston, USA, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration WBEM/RGT Conception et mise en oeuvre dans les environnements MODERES et COJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Francophone sur la Gestion des Réseaux et des Services - GRES'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montréal, Canada, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du modèle de gestion d'interconnexion de commutateurs à l'aide de systèmes de transitions étiquetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Rabat, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FDTs and OSI-based Management Information Modelling: a Fruitful Wedding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOOP'96, Workshop on Object Oriented Technology for Service and Network Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Linz, Austria, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIT matching from unregistered remote Faces: a critical NDN vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd ACM Conference on Information-Centric Networking (ACM-ICN'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Kyoto, Japan. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 3rd ACM Conference on Information-Centric Networking (ACM-ICN'16), pp.211 - 212, 2016, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2984356.2985224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A platform for the analysis and visualization of network flow data of android environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Finickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP/IEEE International Symposium on Integrated Network Management (IM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Ottawa, Canada. 2015, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INM.2015.7140443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx in Every Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCNx Community Meeting - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, INRIA Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fighting against paedophile activities in the KAD P2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in the Analysis of Online Paedophile Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Paris, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00405636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un mécanisme de révocation orienté services pour les réseaux P2P</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESCOM 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Saint-Jean-Cap-Ferrat, France. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the 7th International Conference on Network and Service Management (CNSM 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosper Chemouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Mehaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Lupu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated Management IX : Managing New Network Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Clemm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE Press. IEEE Press, pp.794, 2005, 0-7803-9087-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standards pour la gestion des réseaux et des services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing, 252 p, 2004, IC2 Réseaux et Télécoms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE Communications Magazine - Special issue on XML-Based Management of Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schönwälder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IEEE, 7 (7), 70 p, 2004, IEEE Communications Magazine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiblesses de l'identification dans les espaces numériques ouverts de partage de contenus : le cas des réseaux pair-à-pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Khatoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Pinte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement, préservation et diffusion des identités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès - Lavoisier, 2014, Traité des sciences et techniques de l'information</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Management in Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hakima Chaouchi and Maryline Laurent-Maknavicius. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless and Mobile Networks Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc, pp.525-563, 2009, 978-1848211179. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470611883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00434423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Bergstra and Mark Burgess. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Network and System Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier B.V., pp.331-360, 2007, 978-0-444-52198-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de clés dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes science. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La sécurité dans les réseaux sans fil et mobiles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 3, Lavoisier, pp.139-181, 2007, Réseaux et Télécoms IC2, 978-2-7462-1699-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00167822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6Net : An IPv6 Deployment Guide : Contribution to Chapter 7 Network Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Dunmore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6Net : An IPv6 Deployment Guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The 6Net consortium, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'initiative WBEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Festor, André Schaff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards pour la gestion des réseaux et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publishing, pp.159-212, 2004, IC2 Réseaux et Télécoms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JMX : un standard pour la gestion Java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Festor, André Schaff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards pour la gestion des réseaux et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publishing, pp.213-250, 2004, IC2 Réseaux et Télécoms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle CIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Festor, André Schaff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standards pour la gestion des réseaux et des services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Science Publishing, pp.113-157, 2004, IC2 Réseaux et Télécoms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures pour le multimédia : ALF et les réseaux actifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">W; Dabbous. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sytèmes multimédia communicants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIB (Management Information Base) pour IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Cizault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPv6: Théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, O'Reilly, 325 p, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moniteur de système de communication par messages amélioré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 07/08946. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending IP Flow-Based Network Monitoring with Location Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rick Hofstede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879567v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy-based routing metrics combination for RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Olivier Kamgueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Djotio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Deployment Results (Deliverable D4.12, Univerself Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demestichas Panagiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrere Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook on Optimization, Learning, Operation and Cooperation Methods (Deliverable D3.9, Univerself Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gruber Markus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrere Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Year Report on Standardization (Deliverable D4.1, Flamingo NoE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00926172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMPIRE - Analyse, observation et prévention de vulnérabilités dans l'Internet du futur - Compte-rendu de fin de projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of Learning and Operation Methods to Specific Needs of Future Networks and Services (Deliverable 3.7, Univerself)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgoulas Stylianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrere Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling Network Stability and Performance (UC2 White Paper, Univerself)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzalini Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bantouna Aimilia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Use Case Requirements R2 (Deliverable 4.6, Univerself)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manzalini Antonio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Elements for device location in IPFIX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Deployment Results (Deliverable 4.6, Univerself)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Destré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrere Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future Media Internet Architecture Reference Model (v1.0)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Alduan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bouwen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Camarillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cesar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00573841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCAMSTOP : Scams and Fraud Detection in Voice over IP Networks FP7 contract number: 232458 D2.1 Fraud in VoIP Networks: Size and Scope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabricio Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriol Capsada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Configuring Risk Models in VoIP Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VAMPIRE: Future Internet Vulnerability Assessment, Monitoring and Prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Dacier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Gras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engin Kirda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Common Log Format (CLF) for the Session Initiation Protocol (SIP) - draft-gurbani-sipclf-problem-statement-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurbani Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burger Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Anjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Common Log Format (CLF) for the Session Initiation Protocol (SIP) - draft-gurbani-sipclf-problem-statement-00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurbani Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burger Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Anjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Vulnerability Prevention in Autonomic Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Barrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generalized Modelling for Supporting Risk Management in VoIP Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D2.1 Closed loop fuzzing algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lucangeli Obes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Common Log File (CLF) format for the Session Initiation Protocol (SIP) - draft-gurbani-sipping-clf-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gurbani Vijay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burger Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Anjali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NDPMon: ARPwatch pour IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supervision IPv6 - Applications Spécifiques - NDPMon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Management Plane in Autonomic Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EnSuite (Extended Netconf Suite)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bourdellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active Network Encapsulation Protocol (ANEP) Extension for IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the I2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00632259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (127)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SAT-based Autonomous Strategy for Security Vulnerability Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2013, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Social Network Information into ICN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Silverston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Testbed and Methodology for Security Analysis of SCADA Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Lamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Soury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0443, INRIA. 2013, pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00920828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-based routing metric for RPL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Olivier Kamgueu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Djotio Ndié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8208, INRIA. 2013, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Online Risk Management Strategy for VoIP Enterprise Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CCNx for Contiki: implementation details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0432, INRIA. 2012, pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation of Battery Lifetime for Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Management and Past Experience in Autonomic Networks and Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VoIP Security in the Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnerability Assessment in Autonomic Networks and Services: a Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martín Barrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2012, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Exposure Control in P2PSIP Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badonnel Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Trust-based Strategy for Addressing Residual Attacks in the RELOAD Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussema Dabbebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badonnel Rémi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCAMSTOP - D4.1 Testing, integration and usage results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Rebahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Chatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolii Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Steinicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitritsa Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2011, pp.122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeTo: reference manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-7816, 2011, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et quantification de la pollution dans le réseau P2P KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Montassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rida Khatoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2011, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hMule: an unified KAD-BitTorrent file-sharing application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damian Vicino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2011, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités de la DHT de BitTorrent & Identification des comportements malveillants dans KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2011, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00644151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a fuzzing tool for the 6LoWPAN protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RR-7817, 2011, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the I2P network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pablo Timpanaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrisment Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7844, INRIA. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition - D2.1 Metric and Addressing Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Security Laboratory - Network Telescope Infrastructure Upgrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2010, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00538922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP Technical Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0393, INRIA. 2010, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00524247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCAMSTOP : Scams and Fraud Detection in Voice over IP Networks FP7 contract number: 232458 D2.2 General anti-Fraud security framework for VoIP infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebahi Yacine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nassar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagiuklas Tasos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alefragkis Panayiotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Inria. 2010, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation d'un plug-in Eclipse pour supporter le langage YANG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] Université Nancy 2. 2010, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00539966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition D3.1 - Secured Transition Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition D2.2 - Transition Engine Specification and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00531208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SecSIP User Documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0394, INRIA. 2010, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00547831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Periodic Activity Report January 1, 2008 – April 30, 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art : Réseaux pair à pair, supervision, sécurité et approches collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dromard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] LORIA–INRIA Grand Est; Institut Charles Delaunay. 2010, pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00533385v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2010, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00546398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Fuzzing: Evaluation & Feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obes Jorge Lucangeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7193, INRIA. 2010, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00452015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Mesh Network Monitoring Management Platform Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2009, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Fingerprinting For Inventory Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7044, INRIA. 2009, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition D1.1 - Network Topologies and Transition Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jYang : A YANG parser in java</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00411261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syscall Interception in Xen Hypervisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2009, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00431031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Updated Joint Programme of Activities (Month 37-48)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic IPv4 to IPv6 Transition D1.2 - Network representation and pre-requisites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00407632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral and Temporal Fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] RR-6995, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406482v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HAMACK: a Honeynet Architecture against MAlicious Contents in KAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6994, INRIA. 2009, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00406477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes de protocoles d'interopérabilité, de supervision et d'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamal-Eddine Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aïache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2009, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS D6.4 Open Source Support and Joint Software Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quarterly Management Report #15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Periodic Activity Report January 1, 2008 – December 31, 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2009, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00436060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D0.8 : Quaterly Management Report 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Periodic Activity Report January 1, 2007 – December 31, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Mesh Network Configuration Platform Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jelger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2008, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D0.11 : Quarterly Management Report 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Large scale Management Interim Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Ma Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D0.9 : Quaterly Management Report 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Serrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Virtual Laboratory Integration Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Ma Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eyermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Open Source Support and Joint Software Development Intermi Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hausheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Morariu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008, pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Development of a Stateful Firewall for SIP-based Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D0.10 : Quarterly Management Report 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Security Laboratory - Network Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Security Evaluation for P2P Communication Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Becker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Internship report] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00338660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Programme of Activities (month 25-42) for the EMANICS Network of Excellence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2008, pp.99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarterly Management Report #5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Laboratory Integration Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv4 to IPv6 Transition Engine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0344, INRIA. 2007, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169993v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art in Wireless Mesh Networks - delivrable L3.01 - RNRT project &amp;quot;Airnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Popi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00147944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarterly Management Report #4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Source Support and Joint Software Development : Final Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Neighbor Discovery Protocol based OS fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0345, INRIA. 2007, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00169990v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Renumbering - Security and Monitoring. D3.1 - Monitoring Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D7.2 - Final report on benchmarking of management protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwaelder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00191889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quarterly Management Report #6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2007, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00170556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical Report: Stateful Fuzzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2007, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00141133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Renumbering - Security and Monitoring. D2.1 - Rules rewriting. D2.2 NetConf integration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Renumbering - Security and Monitoring. D1.1 - Scenarios and avoidance procedures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deliverable D6.1 - Open source support & joint software development interim report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Szuman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emil Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D B3.4 - Specification of Residential Gateway configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam d'Haesseleer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Frénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D2.1 - Virtual Laboratory Integration Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo Rodosek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Eyermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bartek Gajda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juergen Schoenwalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPv6 Renumbering - Security and Monitoring. D1.2 - Functional Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00113221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quaterly Management Report #2 : April-June 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of security extended XML-based Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Abdelnur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00084004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malware: A future framework for Device, Network and Service Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2006, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00111987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS Quaterly Management Report #3 : July-September 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de BALADE Protocole de gestion de clés de groupe dans les réseaux ad hoc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5896, INRIA. 2006, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EMANICS - Quaterly Management Report #1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabi Dreo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Pavlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiko Pras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2006, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00109480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et analyse des critères d'évaluation de performance des architectures de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] RNRT-AMARILLO-L2.1.1, 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de performance des architectures de gestion de réseaux : état de l'art et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5598, INRIA. 2005, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Information Theoric Measures for Detecting Faulty Behavior in Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP - 3.2.1 : Network Configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Ciarletta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Krief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D3.6.1: Cookbook for IPv6 Renumbering in SOHO and Backbone Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark C. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Ford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stig Venaas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schild</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension des critères à la gestion par délégation : application à JMX & évaluation de l'approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] RNRT-AMARILLO-L.2.1.2, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Ad-hoc Networks based on Probabilistic Guarantees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Probabilistic Approach for Managing Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] 2005, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Coverage In Dynamic Wireless Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-023 || badonnel04a, 2004, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Management Framework for Coverage in Mobile Ad-Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-139 || badonnel04c, 2004, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion multicast sécurisée dans un environnement Ad-Hoc (1 vers n séquentiel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Salah Bouassida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-5310, INRIA. 2004, pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of a network monitoring tool with IPv6 features (Ntop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RT-0292, INRIA. 2004, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of Mobile Ad-hoc Networks: Evaluating the Network Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Badonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-138 || badonnel04b, 2004, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2.03 : Interfaçage d'un protocole de QoS avec l'architecture de gestion de QoS du sous-projet 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Oumina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A04-R-026 || oumina04a, Loria. 2004, 59 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure XML-based Network Management in a Multi-source Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cridlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A04-R-080 || cridlig04a, 2004, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sur les performances de la sécurisation d'IPv6 par IPsec dans un réseau Gigabit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-097 || lahmadi03c, 2003, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Managed Bandwidth Reservation Protocol for Ad Hoc Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Chaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Guérin Lassous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5013, INRIA. 2003, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et tests d'interopérabilité des différentes implémentations d'IPsec sous IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A03-R-031 || lahmadi03a, 2003, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context Driven Access Control to SNMP MIB objects in multi-homed environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] A03-R-042 || state03d, 2003, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche dynamique de topologie pour les réseaux IPv6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-4706, INRIA. 2003, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de Projet MADYNES : Supervision des réseaux et services dynamiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A03-R-020 || festor03a, 2003, 54 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00107736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLAME Using Active Network Technology for Building and Deploying Active Probes State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu State</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A02-R-346 || festor02c, 2002, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6NET Network Management Initial Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Tuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Wolter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A02-R-081 || festor02a, 2002, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Status of IPv6 Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0274, INRIA. 2002, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using COPS for managing Active Network Nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0270, INRIA. 2002, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6NET Management Tools Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Astic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Barbagallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] A02-R-082 || festor02b, 2002, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Directory Based Repository for OSI Management Information Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0264, INRIA. 2002, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation des spécifications CIM dans un serveur d'annuaire LDAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0250, INRIA. 2001, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La communication de groupes dans l'Internet : Protocoles et Outils de supervision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Sallay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Interne] A01-R-434 || festor01a, 2001, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00100707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux programmables 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3913, INRIA. 2000, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation des Sockets ANEP, JDK compatible IPv6 et ANEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane d'Alu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] A00-R-365 || d'alu00c, 2000, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00099229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WBEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3927, INRIA. 2000, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un analyseur sémantique pour MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0233, INRIA. 1999, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration du modèle de l'information de gestion CIM dans l'approche OSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3647, INRIA. 1999, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Editeur de spécifications MOF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Ben Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] RT-0234, INRIA. 1999, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Managed Object Format Specification Parser of the MODERES Java Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0218, INRIA. 1998, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODERES Java: Architecture and Core Packages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0205, INRIA. 1997, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GDMO and GRM Modules Semantic Checker of the MODERES Java Toolkit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0208, INRIA. 1997, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation interactive du modèle de gestion d'interconnexion de commutateurs à l'aide de LOBSTERS et MODE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2790, INRIA. 1996, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODE-FE: A GRM/GDMO Parser and its API : Release 1.0 Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Andrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0190, INRIA. 1996, pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODE-PP TeX: A GRM/GDMO Pretty Printing Library based on MODE-FE for the Generation of TeX Documents : Release 1.0 Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0192, INRIA. 1996, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODE-PP HTML: A GDMO/GRM to HTML Translator -Release 1.0-Reference Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] RT-0199, INRIA. 1996, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00069972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du modèle de gestion d'interconnexion de commutateurs à l'aide de systèmes de transitions étiquetées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Nataf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Schaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-2769, INRIA. 1996, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une couche de communication CCN pour les réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Saadallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lahmadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Festor Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux programmables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Festor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chrisment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00098982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId709"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oulaaffart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09792-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3198008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Compasti&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.101905" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02353861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Mai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2019.1800730" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Dabbebi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9282-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3030314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Barr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SURV.2013.082713.00154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1853" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSWQ54FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-012-0137-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.011812.110125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2010.1012.0352" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Droms" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2010.5496883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392573v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.433-458" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436373v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404847v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Pras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;nw&#228;lder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.04.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH62MNQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337663v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392566v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2007.030104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Chridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigneron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253324" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHZZW85N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schoenwaelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burgess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Martinez Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2007.4342833" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cridlig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.600" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN8CZVJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105923v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219886" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBSHH864-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000235v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090223v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-005-4322-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0QMZZGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nataf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Pavlou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graff" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213688v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Yagouby" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zakroum" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA62044.2024.10558920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588918" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154356" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Junges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154359" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886094v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03454868v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Badonnel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469993v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03470012v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM52442.2021.9615562" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Aouadj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes de Oca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02331783v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271520v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2019.8806623" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798793v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassi-Lahlou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406155" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939857v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delmas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939850v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Adjavon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906994v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406206" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935664v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Santis" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798799v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406131" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906996v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267955.3267961" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Signorello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984356.2984364" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2016.0079" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251165v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20034-7_6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093041v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hurel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238453v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Timpanaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005226600460055" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231173v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186213v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Betarte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Bernardini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saadallah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838364" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43862-6_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aubry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finickel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883584" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barrere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Dolberg" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875199v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38998-6_12" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875536v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929737v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655114" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875212v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747646v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749243v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wagner" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dulaunoy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2012.6212019" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747508v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747640v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747656v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747010v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744902v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747634v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2012.6211916" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744919v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594857v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Do Carmo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614085v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619965v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montassier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038658" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747274v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badonnel R&#233;mi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_3" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595086v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02611044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644821v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Baker Nassar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leduc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580317v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645299v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577043v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721044" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586889v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ngankam Kenfack" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Djotio Ndi&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580315v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_9" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596677v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H&#233;nard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594854v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delosi&#232;re" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595825v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586832v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644696v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519728v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2010.79" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544976v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2010.5488464" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497735v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=State Radu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548768v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526006v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Popi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546174v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Becker" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lucangeli Obes" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534575v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536067v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16626-6_12" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547367v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538675v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530167v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547461v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534434v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490509v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538685v2" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13986-4_11" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490347v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404862v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428972v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04342-0_10" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405771v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404856v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436280v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Diaz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tourino" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Doallo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04968-2_10" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404853v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406537v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hamlaoui" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404837v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404956v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02627-0_11" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405381v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02627-0_6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325290v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323940v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323990v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250235v2" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326053v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575207" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337569v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338200v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326086v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274977v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326054v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87403-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172053v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.24" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166947v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168415v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_23" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172054v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00190899v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149554v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169007v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM4MK4FV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153558v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153620v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164420v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Karpagavinayagam" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172057v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169010v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_14" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BPD1Z596-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170425v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157302v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113204v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delove" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090144v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167186v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VOIPMS.2006.1638119" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105535v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105550v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106170v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113390v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107005v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090141v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090165v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090206v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107054v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090211v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_36" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BBSJ9WB7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000595v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136094" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000214v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000213v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000587v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568285" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000247v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000416v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000228v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000231v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000227v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000346v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000597v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000596v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000215v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000415v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000417v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100152v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zores" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100161v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100257v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100271v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108116v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100139v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099849v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107781v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100159v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100163v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099498v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Feltin" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107661v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099528v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099551v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107670v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Sallay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099749v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099833v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099544v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107682v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099748v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107646v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802174v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100810v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100750v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107632v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363326v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cavin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101037v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100741v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100478v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100670v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100624v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100625v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107843v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107850v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099203v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107851v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107852v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099170v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Youssef" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098822v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098818v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Festor" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098823v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098421v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098422v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386809v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conferences2.sigcomm.org/acm-icn/2016/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984356.2985224" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242911v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140443" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747041v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405636v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338389v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145626v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Chemouil" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Lupu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000802v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clemm" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100183v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100076v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052851v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434423v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611883" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167822v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153547v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000901v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100171v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100078v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100170v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099362v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098857v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338196v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879567v3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hofstede" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093965v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier Kamgueu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925485v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demestichas Panagiotis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrere Martin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925505v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruber Markus" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913723v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926172v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747549v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzalini Antonio" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747529v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bantouna Aimilia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747053v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747539v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Destr&#233;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747559v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgoulas Stylianos" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573841v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alduan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Alvarez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bouwen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Camarillo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cesar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546437v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurbani Vijay" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burger Eric" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anjali" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546991v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Kirda" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545594v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546445v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545588v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546964v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546987v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rebahi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Gouveia" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Capsada" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545589v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436075v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337578v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170761v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170557v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000776v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdellon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099228v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632259v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819089v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875240v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920828v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Lamas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soury" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779519v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio Ndi&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747585v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755482v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730521v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747660v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747577v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747659v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646815v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655087v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chatzis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Borodin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinicke" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitritsa Georgieva" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645913v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645894v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Vicino" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644151v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644174v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645948v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653136v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisment Isabelle" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646808v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537985v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebahi Yacine" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagiuklas Tasos" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alefragkis Panayiotis" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539966v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538922v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524247v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531209v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531208v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547831v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546369v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Dreo" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hausheer" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546402v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533385v3" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dromard" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452015v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obes Jorge Lucangeli" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546398v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531207v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436055v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407630v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411261v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436104v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419766v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431031v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436058v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407632v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436241v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal-Eddine Meddour" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; A&#239;ache" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436062v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436061v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436056v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406482v2" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406477v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436060v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436054v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337630v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Dreo Rodosek" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337624v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serrat" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337650v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Ma Tran" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337649v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morariu" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337570v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337643v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eyermann" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337626v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337568v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338660v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337637v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338243v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jelger" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337633v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337640v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169990v3" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170636v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170554v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170548v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147944v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191889v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170556v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Burgess" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141133v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169993v3" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170555v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170549v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113085v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam d'Haesseleer" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113057v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek Gajda" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schoenwalder" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113221v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113225v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113215v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113051v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szuman" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109477v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111987v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084004v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109469v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109480v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071372v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000260v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070409v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000888v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chown" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Thompson" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ford" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Venaas" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schild" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000872v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001260v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000259v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000425v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000871v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070690v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100221v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069888v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100240v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Oumina" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaude" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100220v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107808v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100213v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107739v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071571v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107736v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071880v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099818v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071177v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100761v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andreu" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069910v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100943v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100760v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Evans" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tuy" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolter" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069903v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069924v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100707v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072740v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099229v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072725v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073025v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069938v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069939v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069953v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069966v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069963v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069981v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069979v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069972v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073923v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073900v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645949v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098982v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352233v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oulaaffart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Badonnel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Festor" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-023-09792-7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794876v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthews Jose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Lazri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2022.3198008" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890270v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Compasti&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan He" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2020.101905" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02353861v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cholez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam Mallouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Mathieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Long Mai" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2019.1800730" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussema Dabbebi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-013-9282-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Latapy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chrisment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Magnien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/socsci3030314" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875171v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n Barr&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SURV.2013.082713.00154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926233v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.1853" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FSWQ54FP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12083-012-0137-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00746977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lahmadi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2012.011812.110125" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594861v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536147v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Abdelnur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu State" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2010.1012.0352" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Festor Olivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531215v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Droms" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2010.5496883" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436373v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andrey" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392573v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.28.433-458" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432582v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Pras" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;nw&#228;lder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.729" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00392566v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153604v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2007.04.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH62MNQ1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167843v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Salah Bouassida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2007.030104" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594389v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najah Chridi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigneron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03253324" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JHZZW85N-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00192236v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schoenwaelder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Burgess" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Martinez Perez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2007.4342833" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001222v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cridlig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03219886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZBSHH864-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nem.600" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SN8CZVJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090142v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090223v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-005-4322-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N0QMZZGJ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Schaff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099371v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nataf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099388v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098470v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Pavlou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213688v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine El Yagouby" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zakroum" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ghogho" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031655v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marchal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04594817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/TMA62044.2024.10558920" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782284v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo d'Andr&#233;a" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588918" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180419v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154356" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04180801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Junges" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154359" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03794892v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03886094v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03469993v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Fran&#231;ois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03470012v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03454868v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Badonnel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03525052v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CNSM52442.2021.9615562" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02274785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Aouadj" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgardo Montes de Oca" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2019.8806623" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02331783v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02460272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Navarro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Lagraa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-75650-9_10" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939850v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chaignon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Adjavon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kassi-Lahlou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406155" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delmas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906994v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha El Aoun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406206" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01935664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia de Santis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798799v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2018.8406131" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01906996v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3267955.3267961" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636494v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Signorello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Marchal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01636117v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404127v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01310575v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386777v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984356.2984364" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399458v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2016.0079" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251968v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Bernardini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Silverston" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20034-7_6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093041v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Hurel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238453v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Timpanaro" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005226600460055" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01231173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186213v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Betarte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codocedo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Astudillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092025v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Abid" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Saadallah" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2014.6838364" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092239v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43862-6_9" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929838v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aubry" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092011v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Finickel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Beck" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2014.6883584" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111616v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093121v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Barrere" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00986228v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087248v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Dolberg" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Engel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38998-6_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879614v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00929737v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2013.6655114" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875536v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879550v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boeglin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875212v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875219v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749243v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Wagner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dulaunoy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2012.6212019" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747646v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747611v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747656v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747010v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747508v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747640v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744922v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35362-8" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744902v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2012.6211916" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ciarletta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ComNet.2012.6217745" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744919v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595825v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586832v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644696v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747274v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badonnel R&#233;mi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_3" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594857v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Do Carmo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nassar" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614085v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619965v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Montassier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Khatoun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/P2P.2011.6038658" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580317v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645299v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595086v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02611044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644821v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Baker Nassar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Leduc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00577043v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721044" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00586889v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Ngankam Kenfack" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoma Djotio Ndi&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580315v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21484-4_9" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596677v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher H&#233;nard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00594854v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delosi&#232;re" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538685v2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13986-4_11" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490347v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548768v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00519728v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSS.2010.79" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544976v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2010.5488464" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00497735v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=State Radu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536067v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16626-6_12" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547367v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531212v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526006v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Popi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546174v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Becker" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lucangeli Obes" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534575v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Leclerc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chevrier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538675v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00530167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547461v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534434v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00490509v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405381v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02627-0_6" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404862v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00428972v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04342-0_10" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404856v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405771v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436280v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Diaz" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Tourino" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Doallo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04968-2_10" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404853v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406537v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hamlaoui" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404837v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404956v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-02627-0_11" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00274977v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326054v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-87403-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00325290v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323990v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323940v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250235v2" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326053v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS.2008.4575207" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337569v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310913v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338200v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00326086v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157302v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172053v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMP.2007.24" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00166947v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00168415v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_23" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153558v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172054v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00190899v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00149554v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169007v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GM4MK4FV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153620v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00164420v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balamurugan Karpagavinayagam" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00172057v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169010v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72986-0_14" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BPD1Z596-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170425v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105535v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090144v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167186v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VOIPMS.2006.1638119" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113204v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delove" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00105550v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106170v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113390v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090141v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090165v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107005v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107054v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090206v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00090211v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11753810_36" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BBSJ9WB7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000417v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000587v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11568285" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000247v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000595v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b136094" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000214v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Leroy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000213v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000416v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000228v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000231v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000346v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000227v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000597v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000596v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bruneton" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000215v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100163v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100159v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100257v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100152v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Zores" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100161v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100139v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100271v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108116v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099849v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107781v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099748v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107646v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Sallay" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802174v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Feltin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099528v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099498v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107661v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099751v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099551v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guyard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Moreau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107670v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099833v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099544v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099749v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099798v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Astic" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107682v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00101037v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100741v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100810v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100750v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107632v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00363326v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cavin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fleury" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100478v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100624v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100670v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100625v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107852v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099170v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ben Youssef" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107843v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107850v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099203v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chelius" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107851v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098822v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098818v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Festor" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098823v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098422v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098421v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386809v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://conferences2.sigcomm.org/acm-icn/2016/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984356.2985224" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242911v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INM.2015.7140443" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747041v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00405636v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338389v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145626v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prosper Chemouil" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mehaoua" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil Lupu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000802v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Clemm" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100076v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100183v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052851v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434423v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611883" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153547v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00167822v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000901v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100170v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100171v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100078v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099362v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098857v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338196v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00879567v3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rick Hofstede" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093965v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier Kamgueu" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925485v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demestichas Panagiotis" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrere Martin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925505v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gruber Markus" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00926172v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913723v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747559v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgoulas Stylianos" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747529v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manzalini Antonio" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bantouna Aimilia" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747549v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747053v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747539v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Destr&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00573841v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alduan" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Alvarez" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bouwen" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Camarillo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cesar" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546987v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Rebahi" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Gouveia" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Capsada" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545589v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546991v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dacier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gras" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engin Kirda" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546437v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurbani Vijay" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burger Eric" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Anjali" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546445v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545594v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545588v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546964v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436075v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337578v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170761v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170557v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000776v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdellon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099228v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00632259v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875240v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00819089v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920828v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Lamas" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Soury" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00779519v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Djotio Ndi&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747585v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00755482v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00730521v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747660v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747577v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747659v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646808v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00646815v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00655087v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Chatzis" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Borodin" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinicke" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bitritsa Georgieva" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645913v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644174v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645894v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Vicino" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00644151v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645948v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653136v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrisment Isabelle" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531207v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538922v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00524247v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537985v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebahi Yacine" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagiuklas Tasos" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alefragkis Panayiotis" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539966v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G&#233;rard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531209v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00531208v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00547831v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546369v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Dreo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hausheer" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546402v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533385v3" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dromard" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00546398v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00452015v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Obes Jorge Lucangeli" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436054v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436055v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436104v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419766v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407630v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00411261v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431031v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436058v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00407632v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406482v2" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00406477v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436241v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal-Eddine Meddour" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; A&#239;ache" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rousseau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436062v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436061v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436056v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436060v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337633v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabi Dreo Rodosek" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337640v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338243v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jelger" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas No&#235;l" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337630v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337650v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Ma Tran" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337624v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Serrat" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337643v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morariu" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Eyermann" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337649v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337570v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337626v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337568v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00338660v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337637v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170555v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170549v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169993v3" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00147944v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170554v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170548v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00169990v3" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170636v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00191889v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00170556v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Burgess" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00141133v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113225v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113215v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113051v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szuman" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113085v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam d'Haesseleer" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#233;not" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113057v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartek Gajda" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Schoenwalder" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00113221v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109477v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00084004v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111987v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109469v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071372v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00109480v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000871v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070409v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000260v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000425v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Krief" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000888v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Chown" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Thompson" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ford" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stig Venaas" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schild" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000872v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001260v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000259v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100213v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100221v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070690v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069888v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100220v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100240v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Oumina" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaude" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107808v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099818v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071571v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099750v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107739v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071880v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107736v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100943v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100760v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Evans" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tuy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Wolter" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069903v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071177v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100761v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Andreu" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbagallo" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069910v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069924v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100707v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072740v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099229v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072725v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069939v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073025v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069938v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069953v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069966v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069963v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073900v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069981v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069979v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069972v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073923v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645949v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098982v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>