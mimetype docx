--- v0 (2026-03-09)
+++ v1 (2026-04-06)
@@ -546,235 +546,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04022411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring trucks to reveal Belgian geographical structures and dynamics: From GPS traces to spatial interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">atlas.brussels, un outil de géovisualisation de l'extension et de la fragmentation métropolitaine bruxelloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Adam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 91, pp.102977. </w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.102977⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.5506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03512681v1</w:t>
+                <w:t xml:space="preserve">hal-03208920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">atlas.brussels, un outil de géovisualisation de l'extension et de la fragmentation métropolitaine bruxelloise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring trucks to reveal Belgian geographical structures and dynamics: From GPS traces to spatial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.102977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.5506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.102977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03208920v1</w:t>
+                <w:t xml:space="preserve">halshs-03512681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révéler la polarisation économique d'une ville à partir de traces GPS de camions. Le cas de Liège</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72C9E6DC"/>
+    <w:nsid w:val="4DAE0178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2354,51 +2354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierfinance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6577-4686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201850958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102977" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5506" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318785634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571192v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorz Skupinsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Particia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01835009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierfinance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6577-4686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201850958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318785634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571192v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorz Skupinsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Particia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01835009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>