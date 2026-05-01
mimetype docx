--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1444,247 +1444,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid urban delta: Long-term processes interactions between the Francolí delta and the port-city of Tarragona (Spain)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pieds au sec, une question sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hirtzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 - Paleoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. https://q13.sciencesconf.org/resource/page/id/1</w:t>
+              <w:t xml:space="preserve">15e rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926747v1</w:t>
+                <w:t xml:space="preserve">halshs-03572409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds au sec, une question sociale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid urban delta: Long-term processes interactions between the Francolí delta and the port-city of Tarragona (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particia Terrado Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Q13 - Paleoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. https://q13.sciencesconf.org/resource/page/id/1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03572409v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations de camions en Belgique. Les big-data au service de la connaissance du territoire</w:t>
               </w:r>
@@ -1905,149 +1905,149 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes françaises investies par les firmes transnationales étrangères : des réseaux d'entreprises aux établissements localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2016. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université paris 1 Panthéon-La Sorbonne, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2016PA01H047⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01835009v1</w:t>
+                <w:t xml:space="preserve">tel-01407207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes françaises investies par les firmes transnationales étrangères : des réseaux d'entreprises aux établissements localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université paris 1 Panthéon-La Sorbonne, 2016. Français. </w:t>
+              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2016PA01H047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01407207v1</w:t>
+                <w:t xml:space="preserve">tel-01835009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2123,51 +2123,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DAE0178"/>
+    <w:nsid w:val="BD49EB3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2354,51 +2354,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierfinance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6577-4686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201850958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318785634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571192v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorz Skupinsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926747v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Particia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572409v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01835009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H047" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierfinance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6577-4686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201850958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318785634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571192v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorz Skupinsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Particia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01835009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>