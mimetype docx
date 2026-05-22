--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -21,51 +21,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Olivier FINANCE </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enseignant-chercheur à l'Université de Strasbourg (Faculté de Géographie et d'Aménagement, Laboratoire Image Ville Environnement)</w:t>
+        <w:t xml:space="preserve">Enseignant-chercheur à l'Université Paris-Cité (UFR GHES Géographie, Histoire, Économie et Sociétés), laboratoire Géographie-cités, associé au Laboratoire Image Ville Environnement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -153,51 +153,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -321,662 +321,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04841842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition et vulnérabilité sociale des villes françaises au risque inondation : une analyse spatiotemporelle à fine échelle (1999-2017)</w:t>
+                <w:t xml:space="preserve">Flooding and inequality: A multilevel analysis of exposure to floods and poverty in French cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hirtzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Enaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.39179⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 164, pp.103193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2023.103193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695433v1</w:t>
+                <w:t xml:space="preserve">hal-05623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using transition matrices to assess the spatio‐temporal land cover and ecotone changes in fluvial landscapes from historical planimetric data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+                <w:t xml:space="preserve">Exposition et vulnérabilité sociale des villes françaises au risque inondation : une analyse spatiotemporelle à fine échelle (1999-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.5437⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.39179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04022411v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">atlas.brussels, un outil de géovisualisation de l'extension et de la fragmentation métropolitaine bruxelloise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using transition matrices to assess the spatio‐temporal land cover and ecotone changes in fluvial landscapes from historical planimetric data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cybill Staentzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (11), pp.2647-2659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.5506⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.5437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208920v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04022411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring trucks to reveal Belgian geographical structures and dynamics: From GPS traces to spatial interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">atlas.brussels, un outil de géovisualisation de l'extension et de la fragmentation métropolitaine bruxelloise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.102977⟩</w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.5506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03512681v1</w:t>
+                <w:t xml:space="preserve">hal-03208920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révéler la polarisation économique d'une ville à partir de traces GPS de camions. Le cas de Liège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monitoring trucks to reveal Belgian geographical structures and dynamics: From GPS traces to spatial interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Transport Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.102977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtrangeo.2021.102977⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25518/0770-7576.5816⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03020567v1</w:t>
+                <w:t xml:space="preserve">halshs-03512681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Révéler la polarisation économique d'une ville à partir de traces GPS de camions. Le cas de Liège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Finance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 72 (2019/1), pp.95-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/0770-7576.5816⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Are the absent always wrong? Dealing with zero values in urban scaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Cottineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning B: Urban Analytics and City Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (9), pp.1663 - 1677. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2399808318785634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04023834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -986,197 +1103,197 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling Laws in Urban Geography. Linkages with Urban Theories, Challenges and Limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elfie Swerts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theories and Models of Urbanization. Geography, Economics and Computing Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Verlag (Germany)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-96, 2020, Lecture Notes in Morphogenesis book series, 978-3-030-36656-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attractivité et dépendance : intégration des villes françaises par les firmes transnationales étrangères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mattei M.-F., Pumain D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Données urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, Anthropos-Economica, pp.187-197, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02005239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1186,594 +1303,594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les inégalités d'accès à la ville pèsent sur les personnes à mobilité réduite ? Le cas de Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vermeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant, 7-9 février 2024, Maison des Sciences de l'Homme et de l'Environnement Claude Nicolas Ledoux - Besançon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does unequal access to the city affect people with reduced mobility? The case of Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Hirtzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vermeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregorz Skupinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seizièmes Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Besançon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04571192v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pieds au sec, une question sociale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid urban delta: Long-term processes interactions between the Francolí delta and the port-city of Tarragona (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Herrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Particia Terrado Ortuño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e rencontres de Théo Quant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">Q13 - Paleoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. https://q13.sciencesconf.org/resource/page/id/1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03572409v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid urban delta: Long-term processes interactions between the Francolí delta and the port-city of Tarragona (Spain)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les pieds au sec, une question sociale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Fujiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanne Hirtzel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q13 - Paleoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Strasbourg, France. https://q13.sciencesconf.org/resource/page/id/1</w:t>
+              <w:t xml:space="preserve">15e rencontres de Théo Quant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926747v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03572409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations de camions en Belgique. Les big-data au service de la connaissance du territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Théo Quant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02005550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1783,91 +1900,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchie urbaine et ancrage territorial des firmes transnationales étrangères dans le système de villes français : une approche par les lois d'échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp. 378-395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00960007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1877,185 +1994,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes françaises investies par les firmes transnationales étrangères : des réseaux d'entreprises aux établissements localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université paris 1 Panthéon-La Sorbonne, 2016. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2016. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016PA01H047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01407207v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01835009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les villes françaises investies par les firmes transnationales étrangères : des réseaux d'entreprises aux établissements localisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Finance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2016. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2016PA01H047⟩</w:t>
+              <w:t xml:space="preserve">Géographie. Université paris 1 Panthéon-La Sorbonne, 2016. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01835009v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01407207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2123,51 +2240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD49EB3D"/>
+    <w:nsid w:val="1E318F54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2354,51 +2471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierfinance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6577-4686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201850958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39179" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Adam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5506" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512681v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020567v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5816" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318785634" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005239v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571192v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorz Skupinsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572409v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926747v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Particia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005550v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960007v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01835009v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H047" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierfinance" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6577-4686" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201850958" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04841842v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Fujiki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Finance" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109344" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05623226v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Hirtzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Enaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2023.103193" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695433v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022411v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cybill Staentzel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5437" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208920v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Adam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.5506" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03512681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtrangeo.2021.102977" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020567v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Jones" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.5816" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2399808318785634" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elfie Swerts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-36656-8_5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005239v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443026v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Pons" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vermeil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571192v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorz Skupinsky" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Particia Terrado Ortu&#241;o" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03572409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01835009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PA01H047" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01407207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>