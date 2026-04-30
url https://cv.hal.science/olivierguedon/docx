--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -1343,213 +1343,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central limit theorem for linear eigenvalue statistics of the sum of independent random matrices of rank one</w:t>
+                <w:t xml:space="preserve">Concentration phenomena in high dimensional geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonid Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Mathematical Society Translations: Series 2,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ESAIM Proceedings, 44, pp.47 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201444002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073959v1</w:t>
+                <w:t xml:space="preserve">hal-01073087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration phenomena in high dimensional geometry</w:t>
+                <w:t xml:space="preserve">The central limit theorem for linear eigenvalue statistics of the sum of independent random matrices of rank one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lytova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pajor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Mathematical Society Translations: Series 2,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 233 (1), pp.145-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073087v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity and non-Euclidean embeddings</w:t>
               </w:r>
@@ -1866,191 +1866,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random embedding from $\ell_p^n$ into $\ell_r^N$</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the symmetric average of a body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Litvak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 350 (4), pp.953-972</w:t>
+              <w:t xml:space="preserve">Advances in Geometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.615-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795790v1</w:t>
+                <w:t xml:space="preserve">hal-00795793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the symmetric average of a body</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Random embedding from $\ell_p^n$ into $\ell_r^N$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Friedland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Litvak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (4), pp.615-622</w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 350 (4), pp.953-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795793v1</w:t>
+                <w:t xml:space="preserve">hal-00795790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpolating thin-shell and sharp large-deviation estimates for isotropic log-concave measures</w:t>
               </w:r>
@@ -2207,243 +2207,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majorizing measures and proportional subsets of bounded orthonormal systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smallest singular value of random matrices with independent columns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radosław Adamczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shahar Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pajor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Tomczak-Jaegermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (3), pp.1075-1095</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346, pp.853-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793744v1</w:t>
+                <w:t xml:space="preserve">hal-00793768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smallest singular value of random matrices with independent columns</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Majorizing measures and proportional subsets of bounded orthonormal systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahar Mendelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pajor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Tomczak-Jaegermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 346, pp.853-856</w:t>
+              <w:t xml:space="preserve">Revista Matemática Iberoamericana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (3), pp.1075-1095</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793768v1</w:t>
+                <w:t xml:space="preserve">hal-00793744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic approach to the geometry of the ℓpn-ball</w:t>
               </w:r>
@@ -3057,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428760v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109741" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Krahmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;mmerle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Rauhut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199721500565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Litvak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tatarko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deleaval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicke Hinrichs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Litvak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Prochno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45282-1_10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Friedland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Giladi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9829-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tomczak-Jaegermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0622-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Caglar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sch&#252;tt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm223-2-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lytova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0014-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Latala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795793v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dafnis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Giannopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793744v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793768v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guedon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nayar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tkocz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ln2-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428760v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109741" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Krahmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;mmerle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Rauhut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199721500565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Litvak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tatarko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deleaval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicke Hinrichs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Litvak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Prochno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45282-1_10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Friedland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Giladi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9829-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tomczak-Jaegermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0622-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Caglar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sch&#252;tt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm223-2-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lytova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0014-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Latala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dafnis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Giannopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guedon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nayar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tkocz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ln2-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>