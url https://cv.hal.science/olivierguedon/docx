--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1131,425 +1131,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted isometry property for random matrices with heavy-tailed columns.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thin-shell concentration for convex measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fradelizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pajor</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Tomczak-Jaegermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Mathematica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 223 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4064/sm223-2-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073504v1</w:t>
+                <w:t xml:space="preserve">hal-01073062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thin-shell concentration for convex measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Restricted isometry property for random matrices with heavy-tailed columns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Litvak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pajor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Tomczak-Jaegermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Mathematica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352 (5), pp.431-434</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4064/sm223-2-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073062v1</w:t>
+                <w:t xml:space="preserve">hal-01073504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration phenomena in high dimensional geometry</w:t>
+                <w:t xml:space="preserve">The central limit theorem for linear eigenvalue statistics of the sum of independent random matrices of rank one</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lytova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pajor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Mathematical Society Translations: Series 2,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 233 (1), pp.145-164</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073087v1</w:t>
+                <w:t xml:space="preserve">hal-01073959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The central limit theorem for linear eigenvalue statistics of the sum of independent random matrices of rank one</w:t>
+                <w:t xml:space="preserve">Concentration phenomena in high dimensional geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guédon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leonid Pastur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Mathematical Society Translations: Series 2,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, ESAIM Proceedings, 44, pp.47 - 60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201444002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073959v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparsity and non-Euclidean embeddings</w:t>
               </w:r>
@@ -3057,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428760v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109741" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Krahmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;mmerle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Rauhut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199721500565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Litvak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tatarko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deleaval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicke Hinrichs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Litvak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Prochno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45282-1_10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Friedland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Giladi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9829-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tomczak-Jaegermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0622-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Caglar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sch&#252;tt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073504v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm223-2-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073087v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lytova" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0014-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Latala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dafnis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Giannopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guedon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nayar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tkocz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ln2-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428760v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dadoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fradelizi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gu&#233;don" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Zitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2022.109741" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276997v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Krahmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K&#252;mmerle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahar Mendelson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Rauhut" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199721500565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269159v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander E. Litvak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tatarko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219199719500275" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deleaval" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maurey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/afst.1567" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269163v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicke Hinrichs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Litvak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joscha Prochno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45282-1_10" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Friedland" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ohad Giladi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00454-016-9829-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Litvak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pajor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Tomczak-Jaegermann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/697" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262620v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10959-015-0622-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262626v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Caglar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lehec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Sch&#252;tt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnv151" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/sm223-2-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lytova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Pastur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201444002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795794v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11856-013-0014-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793780v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rados&#322;aw Adamczak" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Latala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Oleszkiewicz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793773v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Milman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795416v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Dafnis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apostolos Giannopoulos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793768v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793744v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332130v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barthe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Naor" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/009117904000000874" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00693887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guedon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786546v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djalil Chafai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecu&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073086v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Nayar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Tkocz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4064/ln2-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>