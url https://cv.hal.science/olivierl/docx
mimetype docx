--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -376,291 +376,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment Of AlGaN/GaN HEMTs on the SiC Substrate Under the RF Stress</w:t>
+                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3042133⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174499v1</w:t>
+                <w:t xml:space="preserve">hal-03469148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
+                <w:t xml:space="preserve">Reliability Assessment Of AlGaN/GaN HEMTs on the SiC Substrate Under the RF Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ndiaye</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (7), pp.7442-7450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3042133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469148v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
               </w:r>
@@ -806,51 +806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Mehdi Bouchour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,317 +904,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Bouchour</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dominique Carisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Echeverri</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.704-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174379v1</w:t>
+                <w:t xml:space="preserve">hal-02614080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres Echeverri</w:t>
+                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Bouchour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Carisetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Joubert</w:t>
+                <w:t xml:space="preserve">A. Echeverri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (4), pp.704-710. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614080v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Mg segregation to threading dislocation in normally-off GaN-HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,395 +1557,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611781v1</w:t>
+                <w:t xml:space="preserve">hal-01765955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Divay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766076v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765955v1</w:t>
+                <w:t xml:space="preserve">hal-01766076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,51 +2048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,64 +2204,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.415-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2295,103 +2295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF pulse signal integrity analysis for nonlinear ended microstrip line atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.012006. </w:t>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.585 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2663,51 +2663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of GaN HEMT devices: which degradation indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,51 +2793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2923,51 +2923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maanane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3008,252 +3008,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An athermal measurement technique for long traps characterization in GaN HEMT transistors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and Dilatation Estimation for Modern Semiconductor Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Divay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Farid Temcamani</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184 (1), pp.130-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341768v1</w:t>
+                <w:t xml:space="preserve">hal-02178029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Dilatation Estimation for Modern Semiconductor Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Roux</w:t>
+                <w:t xml:space="preserve">An athermal measurement technique for long traps characterization in GaN HEMT transistors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.1703-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178029v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance drifts of N-MOSFETs under pulsed RF life test</w:t>
               </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (9-10), pp.1851-1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (12), pp.1800-1805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3536,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared deep class-AB and class-B ageing on AlGaN/GaN HEMT in S-Band Pulsed-RF Operating Life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of hot carrier injection in LDMOS for L-band radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding channels with PSBT format at 40Gbit/s in an existing 10Gbit/s optical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Khecib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4211,51 +4211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 5000h RF life test on 330 W RF-LDMOS transistors for radars applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,51 +4370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different feedback signals used in one stage PMD compensators for different modulation formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4466,51 +4466,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Meknassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5010,2173 +5010,2424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature estimation of high-electron mobility transistors AlGaN/GaN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
+                <w:t xml:space="preserve">Temperature Effects of GaN HEMTs on the Design of Power Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Mehdi Bouchour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.265-268, </w:t>
+              <w:t xml:space="preserve">Third International Conference on Computing and Wireless Communication Systems, ICCWCS 2019, April 24-25, 2019, Faculty of Sciences, Ibn Tofaïl University -Kénitra- Morocco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kenitra, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4108/eai.24-4-2019.2284227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131183v1</w:t>
+                <w:t xml:space="preserve">hal-04879301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC MOSFET robustness to ESD study: Correlation between electrical and spectral photo-emission characterizations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">New Technologies of Power Transistors for Efficiency Increase of Power Converters: The Reliability Consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Mehdi Bouchour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadia Jouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.260-264, </w:t>
+              <w:t xml:space="preserve">Third International Conference on Computing and Wireless Communication Systems, ICCWCS 2019, April 24-25, 2019, Faculty of Sciences, Ibn Tofaïl University -Kénitra- Morocco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kenitra, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4108/eai.24-4-2019.2284211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181679v1</w:t>
+                <w:t xml:space="preserve">hal-04879309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Power GaN HEMT for Switching Circuits Applications Using Levenberg-Marquardt Algorithm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Temperature estimation of high-electron mobility transistors AlGaN/GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.265-268, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131106v1</w:t>
+                <w:t xml:space="preserve">hal-02131183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of ESD stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+                <w:t xml:space="preserve">SiC MOSFET robustness to ESD study: Correlation between electrical and spectral photo-emission characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.260-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ram.2017.7889732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01765953v1</w:t>
+                <w:t xml:space="preserve">hal-02181679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drain quiescent voltage on the ageing of AlGaN/GaN HEMT devices in pulsed RF mode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modeling of Power GaN HEMT for Switching Circuits Applications Using Levenberg-Marquardt Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Mehdi Bouchour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Saale, Germany</w:t>
+              <w:t xml:space="preserve">2018 International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687227v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of different algorithms and models for trapping effect extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Characterization of ESD stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 21st International Conference on Microwave, Radar and Wireless Communications (MIKON)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Orlando, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ram.2017.7889732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MIKON.2016.7491990⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740879v1</w:t>
+                <w:t xml:space="preserve">hal-01765953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF transient pulse signal integrity with ns-duration for atom-probe tomography</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effects of drain quiescent voltage on the ageing of AlGaN/GaN HEMT devices in pulsed RF mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Saale, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADIO.2015.7323403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02107624v1</w:t>
+                <w:t xml:space="preserve">hal-01687227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Robustesse et des Mécanismes de défaillance d’un transistor MOSFET en SiC sous contraintes électriques et thermiques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of different algorithms and models for trapping effect extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télécom &amp; JFMMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 21st International Conference on Microwave, Radar and Wireless Communications (MIKON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Krakow, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MIKON.2016.7491990⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407378v1</w:t>
+                <w:t xml:space="preserve">hal-01740879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An athermal measurement technique for long time constants traps characterization in GaN HEMT transistors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+                <w:t xml:space="preserve">Etude de la Robustesse et des Mécanismes de défaillance d’un transistor MOSFET en SiC sous contraintes électriques et thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Latry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Télécom &amp; JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Meknès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230925v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la diode d'un transistor HEMT en GaN sous illumination UV</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF transient pulse signal integrity with ns-duration for atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Divay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM’2015 &amp; 9èmes JFMMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Belle Mare, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIO.2015.7323403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230931v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical analysis of power AlGaN/GaN HEMT reliability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An athermal measurement technique for long time constants traps characterization in GaN HEMT transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEICE Workshop on Circuits, Systems and Information Technology (WCSIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Iasi, Romania</w:t>
+              <w:t xml:space="preserve">ESREF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740954v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillissement thermique de diodes Schottky en carbure de silicium: validation de l'analyse de défaillance par le cas singulier</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de la diode d'un transistor HEMT en GaN sous illumination UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">TELECOM’2015 &amp; 9èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Meknes, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065192v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Physical analysis of power AlGaN/GaN HEMT reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENICS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">IEICE Workshop on Circuits, Systems and Information Technology (WCSIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700474v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel temperature estimation of AlGaN/GaN HEMT for pulsed RADAR applications using infrared thermography and electrical characterization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vieillissement thermique de diodes Schottky en carbure de silicium: validation de l'analyse de défaillance par le cas singulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740889v1</w:t>
+                <w:t xml:space="preserve">hal-01065192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiabilité d'amplificateurs de puissance à base de GaN: analyse de la défaillance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Othman Dhouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International TELECOM'2013 &amp; 8ème JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">CENICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740909v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical analysis of Schottky contact on power AlGaN/GaN HEMT after pulsed-RF life test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+                <w:t xml:space="preserve">Channel temperature estimation of AlGaN/GaN HEMT for pulsed RADAR applications using infrared thermography and electrical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd EUROPEAN SYMPOSIUM ON THE RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Marrakech, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMCS.2014.6911421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735910v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliability-based AlGaN/GaN HEMT model considering high drain bias voltage ageing.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fiabilité d'amplificateurs de puissance à base de GaN: analyse de la défaillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevois G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Eudeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN MICROWAVE WEEK 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. In press</w:t>
+              <w:t xml:space="preserve">Colloque International TELECOM'2013 &amp; 8ème JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735915v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la fiabilité d'un amplificateur de puissance classe B à base de HEMT GaN, en bande S.</w:t>
+                <w:t xml:space="preserve">Physical analysis of Schottky contact on power AlGaN/GaN HEMT after pulsed-RF life test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Temcamani</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4C-2</w:t>
+              <w:t xml:space="preserve">23rd EUROPEAN SYMPOSIUM ON THE RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Cagliari, Italy. pp.2205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671523v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Reliability-based AlGaN/GaN HEMT model considering high drain bias voltage ageing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stanislawiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eudeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROPEAN MICROWAVE WEEK 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands. In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de la fiabilité d'un amplificateur de puissance classe B à base de HEMT GaN, en bande S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. pp.4C-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et qualification d'un amplificateur de puissance radiofréquence à base de HEMT GaN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7235,51 +7486,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées Nano Micro et Optoélectronique, Les Issambres (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Les Issambres, France. pp.Poster 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7289,91 +7540,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par électroluminescence des dégradations de transistor MOSFET en SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echeverri Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbarek Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7392,51 +7643,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique 2016 - SGE2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7446,684 +7697,684 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
+                <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.155--197, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50005-x⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.241--271, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927246v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
+                <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Divay</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.241--271, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50008-5⟩</w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.155--197, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50005-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927247v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap.8 High-Efficiency Architecture for Power Amplifiers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Physical Defects Analysis of Mechatronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pieraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50008-6⟩</w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.49-77, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50003-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740811v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Defects Analysis of Mechatronic Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+                <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...25 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelkhalak El Hami &amp; Philippe Pougnet (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50003-7⟩</w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.165-184, 2015, 978-1-78548-013-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130929v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
-[...76 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chap.8 High-Efficiency Architecture for Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50007-3⟩</w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.217-240, 2015, 978-1785480140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173702v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 2. Aging Power Transistors in Operational Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dehais-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,84 +8383,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.23-48, 2015, 978-1785480140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8356,51 +8607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/37/1/014001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2519342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-014-0.50002-5&#160;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Divay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duperrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bela&#239;d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QCJCQ7M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nahhas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.06.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71ZBHPBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0QXK21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.04.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6JB784-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687227v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740879v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2016.7491990" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230925v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740954v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740889v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911421" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740909v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevois G." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735910v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735915v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50008-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pieraerts" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50003-7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/37/1/014001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2519342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-014-0.50002-5&#160;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Divay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duperrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bela&#239;d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QCJCQ7M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nahhas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.06.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71ZBHPBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0QXK21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.04.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6JB784-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2016.7491990" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911421" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevois G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pieraerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50003-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740811v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50008-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>