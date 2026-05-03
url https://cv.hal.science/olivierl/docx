--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -376,291 +376,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
+                <w:t xml:space="preserve">Reliability Assessment Of AlGaN/GaN HEMTs on the SiC Substrate Under the RF Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (7), pp.7442-7450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3042133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03469148v1</w:t>
+                <w:t xml:space="preserve">hal-03174499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Assessment Of AlGaN/GaN HEMTs on the SiC Substrate Under the RF Stress</w:t>
+                <w:t xml:space="preserve">Reliability and failure analysis in power GaN-HEMTs during S-band pulsed-RF operating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (7), pp.7442-7450. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.114295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPEL.2020.3042133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174499v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t>
               </w:r>
@@ -806,51 +806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al Mehdi Bouchour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -904,317 +904,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Carisetti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A.M. Bouchour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Joubert</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Echeverri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02614080v1</w:t>
+                <w:t xml:space="preserve">hal-03174379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echeverri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Echeverri</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100-101, pp.113403. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.704-710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174379v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of Mg segregation to threading dislocation in normally-off GaN-HEMT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1300,51 +1300,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1421,51 +1421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,711 +1557,711 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765955v1</w:t>
+                <w:t xml:space="preserve">hal-02611781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ivan Blum</w:t>
+                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02611781v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
+                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Divay</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766076v1</w:t>
+                <w:t xml:space="preserve">hal-01765955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mbarek</w:t>
+                <w:t xml:space="preserve">A. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76-77, pp.527 - 531. </w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/38/1/014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766126v1</w:t>
+                <w:t xml:space="preserve">hal-01766037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fadil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+                <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.527 - 531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/38/1/014007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766037v1</w:t>
+                <w:t xml:space="preserve">hal-01766126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate Oxide Degradation of SiC MOSFET under Short-Circuit Aging Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.415-418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2295,103 +2295,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF pulse signal integrity analysis for nonlinear ended microstrip line atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120, pp.012006. </w:t>
@@ -2429,90 +2429,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drain quiescent voltage on the ageing of AlGaN/GaN HEMT devices in pulsed RF mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 64, pp.585 - 588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2572,51 +2572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Electromagnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (3), pp.20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2650,64 +2650,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageing of GaN HEMT devices: which degradation indicators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2793,51 +2793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2923,51 +2923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maanane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3027,51 +3027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and Dilatation Estimation for Modern Semiconductor Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3122,51 +3122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An athermal measurement technique for long traps characterization in GaN HEMT transistors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 54 (9-10), pp.1851-1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3420,51 +3420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (12), pp.1800-1805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3536,51 +3536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3683,51 +3683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared deep class-AB and class-B ageing on AlGaN/GaN HEMT in S-Band Pulsed-RF Operating Life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of hot carrier injection in LDMOS for L-band radar application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lacheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,51 +4095,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding channels with PSBT format at 40Gbit/s in an existing 10Gbit/s optical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Khecib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4211,51 +4211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 5000h RF life test on 330 W RF-LDMOS transistors for radars applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4370,51 +4370,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different feedback signals used in one stage PMD compensators for different modulation formats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducournau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4532,51 +4532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Meknassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Duguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5267,51 +5267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature estimation of high-electron mobility transistors AlGaN/GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5553,51 +5553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Oualkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Symposium on Advanced Electrical and Communication Technologies (ISAECT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rabat, Morocco. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5648,64 +5648,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Annual Reliability and Maintainability Symposium (RAMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Orlando, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5739,90 +5739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drain quiescent voltage on the ageing of AlGaN/GaN HEMT devices in pulsed RF mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saale, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5847,77 +5847,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of different algorithms and models for trapping effect extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Divay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6089,103 +6089,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF transient pulse signal integrity with ns-duration for atom-probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Normand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Belle Mare, France. pp.1-2, </w:t>
@@ -6223,64 +6223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An athermal measurement technique for long time constants traps characterization in GaN HEMT transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6344,64 +6344,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la diode d'un transistor HEMT en GaN sous illumination UV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6491,51 +6491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEICE Workshop on Circuits, Systems and Information Technology (WCSIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6586,51 +6586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6681,51 +6681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbarek Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6793,51 +6793,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel temperature estimation of AlGaN/GaN HEMT for pulsed RADAR applications using infrared thermography and electrical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6897,51 +6897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité d'amplificateurs de puissance à base de GaN: analyse de la défaillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7705,663 +7705,663 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
+                <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Divay</w:t>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.241--271, 2017, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.155--197, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50008-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50005-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927247v1</w:t>
+                <w:t xml:space="preserve">hal-01927246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
+                <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Elsevier, pp.155--197, 2017, </w:t>
+              <w:t xml:space="preserve">, Elsevier, pp.241--271, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50005-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-261-8.50008-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927246v1</w:t>
+                <w:t xml:space="preserve">hal-01927247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Defects Analysis of Mechatronic Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Chap.8 High-Efficiency Architecture for Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50003-7⟩</w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.217-240, 2015, 978-1785480140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130929v1</w:t>
+                <w:t xml:space="preserve">hal-01740811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Physical Defects Analysis of Mechatronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...7 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pieraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50007-3⟩</w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.49-77, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50003-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173702v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap.8 High-Efficiency Architecture for Power Amplifiers</w:t>
-[...55 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelkhalak El Hami &amp; Philippe Pougnet (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.217-240, 2015, 978-1785480140. </w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.165-184, 2015, 978-1-78548-013-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50008-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740811v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chap 2. Aging Power Transistors in Operational Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Dehais-Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8607,51 +8607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/37/1/014001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2519342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-014-0.50002-5&#160;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Divay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duperrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bela&#239;d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QCJCQ7M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nahhas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.06.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71ZBHPBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0QXK21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.04.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6JB784-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2016.7491990" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911421" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevois G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pieraerts" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50003-7" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740811v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50008-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/37/1/014001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2519342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-014-0.50002-5&#160;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Divay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duperrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bela&#239;d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QCJCQ7M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nahhas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.06.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71ZBHPBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0QXK21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.04.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6JB784-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2016.7491990" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911421" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevois G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50008-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pieraerts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50003-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>