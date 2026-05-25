--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -904,538 +904,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Bouchour</w:t>
+                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Oualkadi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tristan Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100-101, pp.113403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174379v1</w:t>
+                <w:t xml:space="preserve">hal-02380186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres Echeverri</w:t>
+                <w:t xml:space="preserve">Investigation of the aging of power GaN HEMT under operational switching conditions, impact on the power converters efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Bouchour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Carisetti</w:t>
+                <w:t xml:space="preserve">A. El Oualkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Joubert</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Echeverri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100-101, pp.113403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02614080v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Mg segregation to threading dislocation in normally-off GaN-HEMT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+                <w:t xml:space="preserve">Thermal Analysis of AlGaN/GaN High-Electron Mobility Transistors Using I–V Pulsed Characterizations and Infra Red Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Carisetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNANO.2019.2942400⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.704-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDMR.2019.2950091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299201v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02614080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-band pulsed-RF operating life test on AlGaN/GaN HEMT devices for radar application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mamadou Ndiaye</w:t>
+                <w:t xml:space="preserve">Evidence of Mg segregation to threading dislocation in normally-off GaN-HEMT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Duguay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Echeverri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Neveu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Celia Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100-101, pp.113434. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, pp.995-998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.113434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNANO.2019.2942400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380186v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure investigation of packaged SiC-diodes after thermal storage in extreme operating condition</w:t>
               </w:r>
@@ -1557,2400 +1557,2400 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhao</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02611781v1</w:t>
+                <w:t xml:space="preserve">hal-01765955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Niemat Moultif</w:t>
+                <w:t xml:space="preserve">Optimizing Atom Probe Analysis with Synchronous Laser Pulsing and Voltage Pulsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Houard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Divay</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (2), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927616012666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766076v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02611781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HTRB stress effects on SiC MOSFETs using photon emission spectral signatures</w:t>
+                <w:t xml:space="preserve">Localizing and analyzing defects in AlGaN/GaN HEMT using photon emission spectral signatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76-77, pp.243 - 248. </w:t>
+              <w:t xml:space="preserve">Engineering Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 81, pp.69 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfailanal.2017.07.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765955v1</w:t>
+                <w:t xml:space="preserve">hal-01766076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Fadil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+                <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76-77, pp.527 - 531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/38/1/014007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766037v1</w:t>
+                <w:t xml:space="preserve">hal-01766126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-circuit robustness test and in depth microstructural analysis study of SiC MOSFET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction of physical Schottky parameters using the Lambert function in Ni/AlGaN/GaN HEMT devices with defined conduction phenomena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mbarek</w:t>
+                <w:t xml:space="preserve">A. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fadil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76-77, pp.527 - 531. </w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/38/1/014007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766126v1</w:t>
+                <w:t xml:space="preserve">hal-01766037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Oxide Degradation of SiC MOSFET under Short-Circuit Aging Tests</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+                <w:t xml:space="preserve">Electrical and Physical Analysis of Thermal Degradations of AlGaN/GaN HEMT Under Radar-Type Operating Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.132⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (3), pp.756-766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2519342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01954256v1</w:t>
+                <w:t xml:space="preserve">hal-01299413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF pulse signal integrity analysis for nonlinear ended microstrip line atom-probe tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gate Oxide Degradation of SiC MOSFET under Short-Circuit Aging Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhao</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012006⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.415-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954239v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of drain quiescent voltage on the ageing of AlGaN/GaN HEMT devices in pulsed RF mode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Temcamani</w:t>
+                <w:t xml:space="preserve">RF pulse signal integrity analysis for nonlinear ended microstrip line atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.123⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.012006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690679v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Study of Mechatronic Power Components Using Spectral Photon Emission Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Joubert</w:t>
+                <w:t xml:space="preserve">Effects of drain quiescent voltage on the ageing of AlGaN/GaN HEMT devices in pulsed RF mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64, pp.585 - 588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2016.07.123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7716/aem.v5i3.380⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02177964v1</w:t>
+                <w:t xml:space="preserve">hal-01690679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing of GaN HEMT devices: which degradation indicators?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Divay</w:t>
+                <w:t xml:space="preserve">Reliability Study of Mechatronic Power Components Using Spectral Photon Emission Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (3), pp.20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7716/aem.v5i3.380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1674-4926/37/1/014001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740848v1</w:t>
+                <w:t xml:space="preserve">hal-02177964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Physical Analysis of Thermal Degradations of AlGaN/GaN HEMT Under Radar-Type Operating Life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ageing of GaN HEMT devices: which degradation indicators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (3), pp.756-766. </w:t>
+              <w:t xml:space="preserve">Journal of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2016.2519342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1674-4926/37/1/014001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299413v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2 - Aging Power Transistors in Operational Conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farid Temcamani</w:t>
+                <w:t xml:space="preserve">Temperature and Dilatation Estimation for Modern Semiconductor Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Maanane</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184 (1), pp.130-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02979964v1</w:t>
+                <w:t xml:space="preserve">hal-02178029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Dilatation Estimation for Modern Semiconductor Devices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">An athermal measurement technique for long traps characterization in GaN HEMT transistors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Roux</w:t>
+                <w:t xml:space="preserve">C Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors &amp; Transducers.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.1703-1707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178029v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An athermal measurement technique for long traps characterization in GaN HEMT transistors.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+                <w:t xml:space="preserve">2 - Aging Power Transistors in Operational Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Duperrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farid Temcamani</w:t>
+                <w:t xml:space="preserve">H. Maanane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55, pp.1703-1707. </w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.23-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2015.06.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/b978-1-78548-014-0.50002-5 ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341768v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance drifts of N-MOSFETs under pulsed RF life test</w:t>
+                <w:t xml:space="preserve">Robustness of 4H-SiC 1200V Schottky diodes under high electrostatic discharge like human body model stresses : An in-depth failure analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Belaïd</w:t>
+                <w:t xml:space="preserve">P. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gares</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cuvilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.131⟩</w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267372v1</w:t>
+                <w:t xml:space="preserve">hal-02156382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leakage current effects on N-MOSFETs after thermal ageing in pulsed life tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Performance drifts of N-MOSFETs under pulsed RF life test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Belaïd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 45 (12), pp.1800-1805. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (9-10), pp.1851-1855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mejo.2014.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267365v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of 4H-SiC 1200V Schottky diodes under high electrostatic discharge like human body model stresses : An in-depth failure analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leakage current effects on N-MOSFETs after thermal ageing in pulsed life tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Belaïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+                <w:t xml:space="preserve">A.M. Nahhas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microelectronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (12), pp.1800-1805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mejo.2014.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2014.02.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156382v1</w:t>
+                <w:t xml:space="preserve">hal-02267365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical analysis of Schottky contact on power AlGaN/GaN HEMT after pulsed-RF life test.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Compared deep class-AB and class-B ageing on AlGaN/GaN HEMT in S-Band Pulsed-RF Operating Life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+                <w:t xml:space="preserve">Michel Stanislawiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Genevois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+                <w:t xml:space="preserve">Hichame Maanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, pp.2205. </w:t>
+              <w:t xml:space="preserve">, 2012, In press. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2012.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735905v1</w:t>
+                <w:t xml:space="preserve">hal-00735899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared deep class-AB and class-B ageing on AlGaN/GaN HEMT in S-Band Pulsed-RF Operating Life.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Physical analysis of Schottky contact on power AlGaN/GaN HEMT after pulsed-RF life test.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Genevois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hichame Maanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, In press. </w:t>
+              <w:t xml:space="preserve">, 2012, pp.2205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2012.04.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735899v1</w:t>
+                <w:t xml:space="preserve">hal-00735905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modeling of hot carrier injection in LDMOS for L-band radar application</w:t>
               </w:r>
@@ -4250,51 +4250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maanane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sipma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5261,261 +5261,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature estimation of high-electron mobility transistors AlGaN/GaN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Latry</w:t>
+                <w:t xml:space="preserve">SiC MOSFET robustness to ESD study: Correlation between electrical and spectral photo-emission characterizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.265-268, </w:t>
+              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.260-264, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131183v1</w:t>
+                <w:t xml:space="preserve">hal-02181679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC MOSFET robustness to ESD study: Correlation between electrical and spectral photo-emission characterizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature estimation of high-electron mobility transistors AlGaN/GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 19th IEEE Mediterranean Electrotechnical Conference (MELECON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.260-264, </w:t>
+              <w:t xml:space="preserve">, May 2018, Marrakech, France. pp.265-268, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2018.8379105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181679v1</w:t>
+                <w:t xml:space="preserve">hal-02131183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of Power GaN HEMT for Switching Circuits Applications Using Levenberg-Marquardt Algorithm</w:t>
               </w:r>
@@ -5648,51 +5648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5739,77 +5739,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of drain quiescent voltage on the ageing of AlGaN/GaN HEMT devices in pulsed RF mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5847,103 +5847,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of different algorithms and models for trapping effect extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 21st International Conference on Microwave, Radar and Wireless Communications (MIKON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Krakow, France. </w:t>
@@ -5975,554 +5975,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la Robustesse et des Mécanismes de défaillance d’un transistor MOSFET en SiC sous contraintes électriques et thermiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Latry</w:t>
+                <w:t xml:space="preserve">Caractérisation de la diode d'un transistor HEMT en GaN sous illumination UV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Divay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télécom &amp; JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Meknès, Maroc</w:t>
+              <w:t xml:space="preserve">TELECOM’2015 &amp; 9èmes JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Meknes, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02407378v1</w:t>
+                <w:t xml:space="preserve">hal-01230931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF transient pulse signal integrity with ns-duration for atom-probe tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la Robustesse et des Mécanismes de défaillance d’un transistor MOSFET en SiC sous contraintes électriques et thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbarek Safa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Télécom &amp; JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Meknès, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107624v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02407378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An athermal measurement technique for long time constants traps characterization in GaN HEMT transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RF transient pulse signal integrity with ns-duration for atom-probe tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Divay</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Delaroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Belle Mare, France. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIO.2015.7323403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230925v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la diode d'un transistor HEMT en GaN sous illumination UV</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">An athermal measurement technique for long time constants traps characterization in GaN HEMT transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TELECOM’2015 &amp; 9èmes JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Meknes, Maroc</w:t>
+              <w:t xml:space="preserve">ESREF 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230931v1</w:t>
+                <w:t xml:space="preserve">hal-01230925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical analysis of power AlGaN/GaN HEMT reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6655,51 +6655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness Study of SiC MOSFET Under Harsh Electrical and Thermal Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbarek Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6806,64 +6806,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Conference on Multimedia Computing and Systems (ICMCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Marrakech, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6910,90 +6910,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiabilité d'amplificateurs de puissance à base de GaN: analyse de la défaillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genevois G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International TELECOM'2013 &amp; 8ème JFMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Marrakech, Maroc</w:t>
@@ -7022,103 +7022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical analysis of Schottky contact on power AlGaN/GaN HEMT after pulsed-RF life test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Genevois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd EUROPEAN SYMPOSIUM ON THE RELIABILITY OF ELECTRON DEVICES, FAILURE PHYSICS AND ANALYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Cagliari, Italy. pp.2205</w:t>
@@ -7147,90 +7147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reliability-based AlGaN/GaN HEMT model considering high drain bias voltage ageing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Stanislawiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Eudeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7272,77 +7272,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la fiabilité d'un amplificateur de puissance classe B à base de HEMT GaN, en bande S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7397,77 +7397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et qualification d'un amplificateur de puissance radiofréquence à base de HEMT GaN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Temcamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Latry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,51 +7580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tien Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echeverri Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mbarek Safa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7724,51 +7724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and Qualification Tests for High-Power MOSFET Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Lamine Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7841,51 +7841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Study of High-Power Mechatronic Components by Spectral Photoemission Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niemat Moultif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Divay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7939,520 +7939,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap.8 High-Efficiency Architecture for Power Amplifiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Chap 2. Aging Power Transistors in Operational Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Dehais-Mourgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.217-240, 2015, 978-1785480140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50008-6⟩</w:t>
+              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.23-48, 2015, 978-1785480140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50002-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740811v1</w:t>
+                <w:t xml:space="preserve">hal-01740826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Defects Analysis of Mechatronic Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Pieraerts</w:t>
+                <w:t xml:space="preserve">Chap.8 High-Efficiency Architecture for Power Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Temcamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duperrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Latry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50003-7⟩</w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.217-240, 2015, 978-1785480140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50008-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130929v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
+                <w:t xml:space="preserve">Physical Defects Analysis of Mechatronic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fontaine</w:t>
-[...25 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Pieraerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.165-184, 2015, 978-1-78548-013-3. </w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.49-77, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50007-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50003-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173702v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap 2. Aging Power Transistors in Operational Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Temperature Measurement of Electronic Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Latry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Dherbécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Dehais-Mourgues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cédric Duperrier</w:t>
+                <w:t xml:space="preserve">Maxime Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Abdelkhalak El Hami &amp; Philippe Pougnet (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Embedded Mechatronic Systems 2: Analysis of Failures, Modeling, Simulation and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, ISTE Press - Elsevier, pp.23-48, 2015, 978-1785480140. </w:t>
+              <w:t xml:space="preserve">Embedded Mechatronic Systems 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.165-184, 2015, 978-1-78548-013-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-014-0.50002-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/B978-1-78548-013-3.50007-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740826v1</w:t>
+                <w:t xml:space="preserve">hal-02173702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8607,51 +8607,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690679v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/37/1/014001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299413v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2519342" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979964v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-014-0.50002-5&#160;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341768v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Divay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duperrier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.074" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267372v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bela&#239;d" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gares" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.131" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QCJCQ7M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267365v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nahhas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.06.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71ZBHPBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735905v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.053" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0QXK21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735899v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.04.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6JB784-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2016.7491990" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230925v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230931v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911421" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevois G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50008-6" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130929v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pieraerts" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50003-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877849v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Latry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ndiaye" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prime.2022.100062" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174499v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Moreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.3042133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03469148v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Duguay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Latry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ndiaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114295" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614065v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Mehdi Bouchour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Oualkadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dherb&#233;court" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Echeverri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compeleceng.2020.106622" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380186v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ndiaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Neveu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113434" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03174379v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouchour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Oualkadi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Echeverri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.113403" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carisetti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2019.2950091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299201v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Castro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2019.2942400" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cuvilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Kadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.ENGFAILANAL.2017.09.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5BQ239L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765955v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Masmoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611781v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Normand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Houard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Blum" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delaroche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927616012666" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766076v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Divay" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfailanal.2017.07.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766126v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mbarek" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fouquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766037v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Divay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fadil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/38/1/014007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299413v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Temcamani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fonder" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duperrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2016.2519342" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954256v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.132" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954239v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamare" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690679v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2016.07.123" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02177964v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v5i3.380" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740848v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1674-4926/37/1/014001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02178029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Roux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341768v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Divay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Duperrier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2015.06.074" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-02979964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maanane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-014-0.50002-5&#160;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02156382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Denis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Genevois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2014.02.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267372v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Bela&#239;d" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gares" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Daoud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.131" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QCJCQ7M-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267365v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Nahhas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2014.06.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71ZBHPBS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stanislawiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichame Maanane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.04.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G6JB784-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735905v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Genevois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L0QXK21-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267392v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lacheze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mourgues" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Purohit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2011.03.040" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C2Z80D5-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267382v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Khecib" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#233;tata" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2011.06.064" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F51SWX1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267399v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sipma" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2010.07.086" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MW0XKXB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Joubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ketata" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2008.060476" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323093v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Meknassi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bertao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03354896v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAECT50560.2020.9523645" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879301v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284227" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879309v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/eai.24-4-2019.2284211" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02181679v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379104" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131183v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2018.8379105" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131106v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765953v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ram.2017.7889732" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687227v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740879v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2016.7491990" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02407378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbarek Safa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fouquet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2015.7323403" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230925v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065192v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700474v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Fouquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Dhouha" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fonder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMCS.2014.6911421" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740909v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevois G." TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735910v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735915v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eudeline" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671523v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735895v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien Anh Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Echeverri Andres" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927246v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50005-x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927247v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-1-78548-261-8.50008-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740826v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dehais-Mourgues" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50002-5" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50008-6" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130929v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gautier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pieraerts" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-014-0.50003-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02173702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fontaine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-013-3.50007-3" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>