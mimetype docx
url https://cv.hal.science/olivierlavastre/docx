--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -534,676 +534,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation managériale dans le supply chain management : étude des facteurs d'influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Ageron</w:t>
+                <w:t xml:space="preserve">Vulnérabilité, risque et performance en Supply Chain Management - Cas de l’industrie agroalimentaire au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouabouch Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (4), pp.73-90</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.71-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01233333v1</w:t>
+                <w:t xml:space="preserve">halshs-01231732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité, risque et performance en Supply Chain Management - Proposition et validation d'un modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ouabouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (1), pp.71-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/12507970.2015.11665673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, risque et performance en Supply Chain Management - Cas de l’industrie agroalimentaire au Maroc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ouabouch Lhoussaine</w:t>
+                <w:t xml:space="preserve">L'innovation managériale dans le supply chain management : étude des facteurs d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.71-89</w:t>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.73-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01231732v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of firm characteristics, supplier relationships and techniques used on Supply Chain Risk Management (SCRM): an empirical investigation on French industrial firms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes (P2I) dans le Supply Chain Management : Développement et validation d'un instrument de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2013.878057⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.263-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.174.0266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00553883v1</w:t>
+                <w:t xml:space="preserve">halshs-01327199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance des pratiques interorganisationnelles innovantes. Proposition d'un modèle conceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effect of firm characteristics, supplier relationships and techniques used on Supply Chain Risk Management (SCRM): an empirical investigation on French industrial firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Chaze-Magnan</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RFG.239.75-89⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (11), p. 3381-3403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2013.878057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01024262v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00553883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes (P2I) dans le Supply Chain Management : Développement et validation d'un instrument de mesure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">La performance des pratiques interorganisationnelles innovantes. Proposition d'un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 17 (4), pp.263-298. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (239), pp.75-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.174.0266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/RFG.239.75-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327199v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01024262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Supply Chain Practices: The State of French Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supply Chain Managment: An International Journal,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 18, (n°3,), p. 265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1241,51 +1241,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply chain risk management in french companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1444,320 +1444,320 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
+                <w:t xml:space="preserve">Eléments structurants et choix logistiques des circuits courts alimentaires de proximité (CCAP) : Etude exploratoire en Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gérard</w:t>
+                <w:t xml:space="preserve">Amélie Bohas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Hoareau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
+              <w:t xml:space="preserve">RIRL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688594v1</w:t>
+                <w:t xml:space="preserve">hal-04633671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments structurants et choix logistiques des circuits courts alimentaires de proximité (CCAP) : Etude exploratoire en Touraine</w:t>
+                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Garcia</w:t>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gautier Gond</w:t>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIRL 2024</w:t>
+              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633671v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si la logistique et le SCM devenaient mon métier ? Le point de vue des étudiants français en premier cycle universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Rencontres Internationales de la Recherche en Logistique (RIRL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Clermont-Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1776,217 +1776,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des pratiques de développement durable dans le Supply Chain Management amont</w:t>
+                <w:t xml:space="preserve">Quelle compétence pour la logistique hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROLOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055510v1</w:t>
+                <w:t xml:space="preserve">hal-02055514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle compétence pour la logistique hospitalière</w:t>
+                <w:t xml:space="preserve">Evolution des pratiques de développement durable dans le Supply Chain Management amont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">PROLOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02055514v1</w:t>
+                <w:t xml:space="preserve">hal-02055510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warranty chain management: an exploratory study</w:t>
               </w:r>
@@ -2061,243 +2061,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Consumer with Supply Chain Operations : A Supplier Perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d’une taxonomie des pratiques d’intégration du consommateur dans le Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Working Seminar on Production Economics (IWSPE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IJPE, Feb 2016, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique (RIRL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381055v1</w:t>
+                <w:t xml:space="preserve">hal-01381053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une taxonomie des pratiques d’intégration du consommateur dans le Supply Chain Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of Consumer with Supply Chain Operations : A Supplier Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique (RIRL 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">19th International Working Seminar on Production Economics (IWSPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IJPE, Feb 2016, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381053v1</w:t>
+                <w:t xml:space="preserve">hal-01381055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration du consommateur final dans le Supply Chain Management - Une étude exploratoire</w:t>
               </w:r>
@@ -2385,159 +2385,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servitization and Supply Chain Management : Preliminary evidence from a servitized organisation</w:t>
+                <w:t xml:space="preserve">How the Value Proposition Impacts Supply Chain Management: Evidence from a Servitized Organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Phillips</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International PROLOG (Projet et Logistique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">Spring Servitization Conference 2015 (SSC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aston Business School, May 2015, Aston United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381060v1</w:t>
+                <w:t xml:space="preserve">hal-01381059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Value Proposition Impacts Supply Chain Management: Evidence from a Servitized Organisation</w:t>
+                <w:t xml:space="preserve">Shifting from a product-based Business Model to service-centric one : impact on supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
@@ -2555,181 +2555,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Servitization Conference 2015 (SSC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aston Business School, May 2015, Aston United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIVème Conférence Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381059v1</w:t>
+                <w:t xml:space="preserve">hal-01381058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting from a product-based Business Model to service-centric one : impact on supply chain management</w:t>
+                <w:t xml:space="preserve">Servitization and Supply Chain Management : Preliminary evidence from a servitized organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Conférence Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">1er Colloque International PROLOG (Projet et Logistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381058v1</w:t>
+                <w:t xml:space="preserve">hal-01381060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir ses innovations managériales dans le Supply Chain Management : Cinq leviers d'actions</w:t>
               </w:r>
@@ -3318,420 +3318,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes : quelles réalités pour les entreprises françaises en 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AML Modeling of Trust in Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique (RIRL 10),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France. 20 p</w:t>
+              <w:t xml:space="preserve">MOSIM'2010 : 8th ENIM/IFAC International Conference of Modeling and Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00642558v1</w:t>
+                <w:t xml:space="preserve">halshs-00641243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise, innovation et logistique globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Conférence Internationale du réseau PGV,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00642566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AML Modeling of Trust in Supply Chain Management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes : quelles réalités pour les entreprises françaises en 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM'2010 : 8th ENIM/IFAC International Conference of Modeling and Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 7 p</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique (RIRL 10),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00641243v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Agent Model of Supply Chain Management Trust in PLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Product Lifecycle Management Conference (PLM'10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Bremen, Allemagne. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3756,64 +3756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gérer les risques liés à la chaîne logistique ? Une réponse par les pratiques de SCRM (Supply Chain Risk Management)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème Conférence Internationale de Management Stratégique, AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3939,64 +3939,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas en logistique et supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EMS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4393,51 +4393,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t>
+                <w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
@@ -4476,119 +4476,97 @@
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714953v1</w:t>
+                <w:t xml:space="preserve">hal-03761318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t>
+                <w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
@@ -4627,237 +4605,259 @@
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions EMS, Management et société</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761318v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas Milémil, chaussures Made in France - Quand la volonté d’acheter français renforce un écosystème d’affaires local</w:t>
+                <w:t xml:space="preserve">Cas Milémil, chaussures made in France - La démarche d’achats responsables d’une TPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Management des Achats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.137 à 153, 2021</w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.123 à 136, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717673v1</w:t>
+                <w:t xml:space="preserve">hal-04717664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas Milémil, chaussures made in France - La démarche d’achats responsables d’une TPE</w:t>
+                <w:t xml:space="preserve">Cas Milémil, chaussures Made in France - Quand la volonté d’acheter français renforce un écosystème d’affaires local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Management des Achats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EMS Editions, pp.123 à 136, 2021</w:t>
+              <w:t xml:space="preserve">, EMS Editions, pp.137 à 153, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04717664v1</w:t>
+                <w:t xml:space="preserve">hal-04717673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t>
               </w:r>
@@ -4998,51 +4998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization and supply chain management: Preliminary evidence from a servitized organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,77 +5326,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of trust in Supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation of trust in Supply chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.267-316, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5421,51 +5421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration interentreprises par les coûts de mobilité : le cas d'une PMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5516,51 +5516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la structuration appliquée aux SI inter et intra-organisationnels - SI/organisation : distinction ou intégration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des chaînes logistiques multi-acteurs : perspectives stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, Paché G. Spalanzani A. (Coord.), pp.67-83, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5699,272 +5699,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01185832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : Vers la construction d'un modèle conceptuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2012, 19 p</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, Vol. 2, pp.365-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00850394v1</w:t>
+                <w:t xml:space="preserve">halshs-00788459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : Vers la construction d'un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2012, Vol. 2, pp.365-377</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00788459v1</w:t>
+                <w:t xml:space="preserve">halshs-00850394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gérer les risques liés à la chaîne logistique ? Une réponse par les pratiques de SCRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6346,51 +6346,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99342672"/>
+    <w:nsid w:val="319CEA15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6577,51 +6577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierlavastre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5014-338X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061494437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alaeddini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazam Shahzad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2440454" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1252511" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070385v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouabouc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665673" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouabouch Lhoussaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553883v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.878057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze-Magnan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.239.75-89" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327199v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.174.0266" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055510v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055514v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ponsignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642558v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipps Laura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717664v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierlavastre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5014-338X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061494437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alaeddini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazam Shahzad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2440454" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1252511" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouabouch Lhoussaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouabouc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.174.0266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.878057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze-Magnan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.239.75-89" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ponsignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipps Laura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>