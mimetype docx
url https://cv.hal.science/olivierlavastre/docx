--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -121,1312 +121,1467 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">061494437</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=oOAXh20AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the impact of industry 4.0 on supply chain performance: the mediating role of integration and visibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Careers on the edge of chaos: a study of supply chain managers’ careers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angappa Gunasekaran</w:t>
+                <w:t xml:space="preserve">Dorsaf Zouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muazam Shahzad</w:t>
+                <w:t xml:space="preserve">Jessica Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2024.2440454⟩</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (4), pp.286-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2025.2563508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04839142v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer integration in supply chain management: a taxonomy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Unveiling the impact of industry 4.0 on supply chain performance: the mediating role of integration and visibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morteza Alaeddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angappa Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muazam Shahzad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2020.1718546⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2024.2440454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502397v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04839142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito : L’innovation dans la logistique et le supply chain management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consumer integration in supply chain management: a taxonomy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Reaidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/12507970.2016.1252511⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2020.1718546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520754v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, risque et performance en Supply Chain Management - Cas de l’industrie agroalimentaire au Maroc</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edito : L’innovation dans la logistique et le supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 23 (1), pp.71-89</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 24 (2), pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2016.1252511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01231732v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité, risque et performance en Supply Chain Management - Proposition et validation d'un modèle conceptuel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Lavastre</w:t>
+                <w:t xml:space="preserve">L'innovation managériale dans le supply chain management : étude des facteurs d'influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.73-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01070385v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01233333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation managériale dans le supply chain management : étude des facteurs d'influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Ageron</w:t>
+                <w:t xml:space="preserve">Vulnérabilité, risque et performance en Supply Chain Management - Cas de l’industrie agroalimentaire au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouabouch Lhoussaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (4), pp.73-90</w:t>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.71-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01233333v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01231732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes (P2I) dans le Supply Chain Management : Développement et validation d'un instrument de mesure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vulnérabilité, risque et performance en Supply Chain Management - Proposition et validation d'un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ouabouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Logistique &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (1), pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2015.11665673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mana.174.0266⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01327199v1</w:t>
+                <w:t xml:space="preserve">halshs-01070385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of firm characteristics, supplier relationships and techniques used on Supply Chain Risk Management (SCRM): an empirical investigation on French industrial firms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes (P2I) dans le Supply Chain Management : Développement et validation d'un instrument de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207543.2013.878057⟩</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (4), pp.263-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mana.174.0266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00553883v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01327199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance des pratiques interorganisationnelles innovantes. Proposition d'un modèle conceptuel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of firm characteristics, supplier relationships and techniques used on Supply Chain Risk Management (SCRM): an empirical investigation on French industrial firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ageron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Chaze-Magnan</w:t>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Production Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (11), p. 3381-3403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207543.2013.878057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/RFG.239.75-89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01024262v1</w:t>
+                <w:t xml:space="preserve">halshs-00553883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Supply Chain Practices: The State of French Companies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">La performance des pratiques interorganisationnelles innovantes. Proposition d'un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Managment: An International Journal,</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (239), pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RFG.239.75-89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00863547v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01024262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply chain risk management in french companies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">Innovative Supply Chain Practices: The State of French Companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol.49 (n°4), p.828-838</w:t>
+              <w:t xml:space="preserve">Supply Chain Managment: An International Journal,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, vol. 18, (n°3,), p. 265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00740450v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00863547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supply chain risk management in french companies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Decision Support Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol.49 (n°4), p.828-838</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00740450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'organisation industrielle au Supply Chain Management : un siècle d'innovations continues - Vers quelles pratiques des entreprises françaises en 2009 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vol. 30, (n°3,), p. 9-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00848877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1436,2486 +1591,2486 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléments structurants et choix logistiques des circuits courts alimentaires de proximité (CCAP) : Etude exploratoire en Touraine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gautier Gond</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hoareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIRL 2024</w:t>
+              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633671v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je t'aimais, je t'aime et je t'aimerai ! » Attractivités passées et actuelles des diplômés pour le Supply Chain Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eléments structurants et choix logistiques des circuits courts alimentaires de proximité (CCAP) : Etude exploratoire en Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Bohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th AIRL-SCM</w:t>
+              <w:t xml:space="preserve">RIRL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04688594v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et si la logistique et le SCM devenaient mon métier ? Le point de vue des étudiants français en premier cycle universitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Rencontres Internationales de la Recherche en Logistique (RIRL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Clermont-Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle compétence pour la logistique hospitalière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Evolution des pratiques de développement durable dans le Supply Chain Management amont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">PROLOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055514v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des pratiques de développement durable dans le Supply Chain Management amont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Quelle compétence pour la logistique hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PROLOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Hull, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">12èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02055510v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02055514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warranty chain management: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3th International Conference PROLOG (Project Logistic)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d’une taxonomie des pratiques d’intégration du consommateur dans le Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Internationales de Recherche en Logistique (RIRL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of Consumer with Supply Chain Operations : A Supplier Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Working Seminar on Production Economics (IWSPE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IJPE, Feb 2016, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration du consommateur final dans le Supply Chain Management - Une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul J. Reaidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Congrès International de l’Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the Value Proposition Impacts Supply Chain Management: Evidence from a Servitized Organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Servitization and Supply Chain Management : Preliminary evidence from a servitized organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Servitization Conference 2015 (SSC2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aston Business School, May 2015, Aston United Kingdom</w:t>
+              <w:t xml:space="preserve">1er Colloque International PROLOG (Projet et Logistique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381059v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting from a product-based Business Model to service-centric one : impact on supply chain management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">How the Value Proposition Impacts Supply Chain Management: Evidence from a Servitized Organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème Conférence Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Spring Servitization Conference 2015 (SSC2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aston Business School, May 2015, Aston United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381058v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servitization and Supply Chain Management : Preliminary evidence from a servitized organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Shifting from a product-based Business Model to service-centric one : impact on supply chain management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Phillips</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque International PROLOG (Projet et Logistique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Metz, France</w:t>
+              <w:t xml:space="preserve">XXIVème Conférence Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381060v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir ses innovations managériales dans le Supply Chain Management : Cinq leviers d'actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Internationales de Recherche en Logistique et Supply Chain Management (RIRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angappa Gunasekaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pre-Prints of the Eighteenth International Working Seminar on Production Economics (WS IJPE), Grubbström, R.W. et H.H. Hinterhuber</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance perçue des relations inter-organisationnelles dans un contexte industriel : proposition d'un instrument de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SILOGIN - 5ème journée thématique Systèmes d'Information, Logistique et Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an instrument for measuring Innovative Supply Chain Strategies (ISCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque international LOGISTIQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an instrument for measuring Innovative Supply Chain Strategies (ISCS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Industrial Engineering and Systems Management (IESM’2013), Modeling, Optimisation and Simulation in Research and Industrial Applications: Challenges and Opportunities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : vers la construction d'un modèle conceptuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Internationales de Recherche en Logistique (RIRL 12),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montréal, Canada. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00862673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AML Modeling of Trust in Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Hossain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'2010 : 8th ENIM/IFAC International Conference of Modeling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00641243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crise, innovation et logistique globale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes : quelles réalités pour les entreprises françaises en 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ageron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence Internationale du réseau PGV,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 13 p</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique (RIRL 10),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642566v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques inter-organisationnelles innovantes : quelles réalités pour les entreprises françaises en 2009</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crise, innovation et logistique globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Internationales de Recherche en Logistique (RIRL 10),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Bordeaux, France. 20 p</w:t>
+              <w:t xml:space="preserve">16ème Conférence Internationale du réseau PGV,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Prague, République tchèque. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00642558v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00642566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Agent Model of Supply Chain Management Trust in PLM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
+                <w:t xml:space="preserve">Comment gérer les risques liés à la chaîne logistique ? Une réponse par les pratiques de SCRM (Supply Chain Risk Management)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Product Lifecycle Management Conference (PLM'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Allemagne. 10 p</w:t>
+              <w:t xml:space="preserve">XIXème Conférence Internationale de Management Stratégique, AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00641242v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00640677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment gérer les risques liés à la chaîne logistique ? Une réponse par les pratiques de SCRM (Supply Chain Risk Management)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Spalanzani</w:t>
+                <w:t xml:space="preserve">Multi-Agent Model of Supply Chain Management Trust in PLM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. A. Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème Conférence Internationale de Management Stratégique, AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Luxembourg, Luxembourg. 30 p</w:t>
+              <w:t xml:space="preserve">7th International Product Lifecycle Management Conference (PLM'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Allemagne. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00640677v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00641242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of mobility costs: consequences of a change in a relation of industrial exchange buyer-seller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14TH IPSERA 2005 Conference, Archamps, France, 20-23 March</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 699-708 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3925,293 +4080,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas en logistique et supply chain management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EMS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet et Logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipps Laura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Broché - MA editions, pp.300, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS - Editions Management et Société, 2016, Gérard CHARREAUX, Patrick JOFFRE, Gérard KŒNIG</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4221,1379 +4376,1379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. D’une fonction support à une fonction stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS GEODIF, pp.9 à 15, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAS THALES : « Envole-moi ! » : quand la GPA se déploie dans le secteur aéronautique européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS GEODIF, pp.30 à 44, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary qualitative research and Covid-19: the CO-DATA-LAB Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualitative Research: Voices in Management Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, p.239-265, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche qualitative pluridisciplinaire et Covid 19. Le projet CO-DATA-LAB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Chevalier; L. Martin Cloutier; Nathalie Mitev. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche qualitative : témoignages dans les sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions EMS, Management et société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.251-276, 2022, Business science institute, 978-2-37687-534-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.cheva.2022.02.0242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Milémil, chaussures made in France - La démarche d’achats responsables d’une TPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Management des Achats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.123 à 136, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas Milémil, chaussures Made in France - Quand la volonté d’acheter français renforce un écosystème d’affaires local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Management des Achats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.137 à 153, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04717673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le COVID-DATA-LAB. Une recherche collective sur les organisations à l’épreuve de la Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Moscarola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Kalika; Paul Beaulieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les impacts durables de la crise sur le management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-42, 2021, Business Science Institute, 978-2-37687-530-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization and supply chain management: Preliminary evidence from a servitized organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ponsignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Phillips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projet et Logistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-33, 2017, 9782822404839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction générale à l'ouvrage collectif Les Grands Auteurs en Logistique et Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Editions Management et Société, pp.5-18, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossi Sheffi : De la diffusion de bonnes pratiques pour la résilience dans le Supply Chain Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en Logistique et Supply Chain Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS - Editions Management et Société, pp.303-318, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A toolkit to secure supplies for effective Supply Chain Risk Management in the aircraft construction industry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook for supply chain risk management : case studies, effective practices and emerging trends. Khan O. Zsidin G.A (Coord)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J. Ross Publisher, p.163-178, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of trust in Supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simulation of trust in Supply chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, pp.267-316, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01090287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La collaboration interentreprises par les coûts de mobilité : le cas d'une PMI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la recherche en gestion : contributions grenobloises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.391-410, 2008, La Librairie des Humanités</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie de la structuration appliquée aux SI inter et intra-organisationnels - SI/organisation : distinction ou intégration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ageron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gestion des chaînes logistiques multi-acteurs : perspectives stratégiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUG, Paché G. Spalanzani A. (Coord.), pp.67-83, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00192963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5603,394 +5758,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to measure Innovative Supply Chain Strategies (ISCS) in the context of SCM? -Construct development and measurement validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chaze-Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01185832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : Vers la construction d'un modèle conceptuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2012, Vol. 2, pp.365-377</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00788459v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00850394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des pratiques inter-organisationnelles innovantes : Vers la construction d'un modèle conceptuel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supply Chain Innovation in French Companies: An Empirical Analysis,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ageron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2012, 19 p</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gunasekaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spalanzani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, Vol. 2, pp.365-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00850394v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00788459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment gérer les risques liés à la chaîne logistique ? Une réponse par les pratiques de SCRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spalanzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00534733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6000,151 +6155,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer la crise en opportunités : le vécu des managers et salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dudézert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fuhrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kalika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Business Science Institute; Le Sphinx. 2021, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03591230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6154,131 +6309,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands auteurs en logistique et supply chain management [Blandine Ageron et Olivier Lavastre]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ageron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lavastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6346,51 +6501,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="319CEA15"/>
+    <w:nsid w:val="A093A586"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6577,51 +6732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierlavastre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5014-338X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061494437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alaeddini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazam Shahzad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2440454" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1252511" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouabouch Lhoussaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070385v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouabouc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665673" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327199v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.174.0266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.878057" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024262v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze-Magnan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.239.75-89" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848877v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055514v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055510v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520757v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ponsignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381059v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381058v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108866v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959473v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106379v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862673v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642566v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640677v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103418v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809350v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091561v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipps Laura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717643v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717664v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717673v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381050v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381048v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740586v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090287v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788459v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierlavastre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5014-338X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061494437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oOAXh20AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612789v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hoareau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Zouari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gerard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chaze-Magnan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2025.2563508" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Reaidy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morteza Alaeddini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angappa Gunasekaran" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muazam Shahzad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2024.2440454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502397v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ageron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2020.1718546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2016.1252511" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01233333v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01231732v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouabouch Lhoussaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ouabouc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lavastre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2015.11665673" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spalanzani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.174.0266" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00553883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gunasekaran" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2013.878057" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01024262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ageron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze-Magnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.239.75-89" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00863547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740450v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Spalanzani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848877v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688594v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633671v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bohas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Gond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809680v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055510v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520757v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ponsignon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381053v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J. Reaidy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381055v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381054v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Phillips" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381058v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108866v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959473v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106380v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106379v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00862673v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Hossain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642558v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642566v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00640677v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00641242v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809350v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipps Laura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381051v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Carbone" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717643v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dud&#233;zert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fuhrer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Laval" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/691-la-recherche-qualitative.html" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.cheva.2022.02.0242" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717664v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417442v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/business-science-institute/ouvrage/644-les-impacts-durables-de-la-crise-sur-le-management.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01520756v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01381048v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740586v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01090287v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355386v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00192963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01185832v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00850394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534733v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591230v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04712106v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>