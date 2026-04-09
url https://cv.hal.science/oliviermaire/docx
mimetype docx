--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -1689,295 +1689,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04120591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐country differences in the cultural ecosystem services provided by cockles</w:t>
+                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Jackson‐bue</w:t>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C. Brito</w:t>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Cabral</w:t>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David N. Carss</w:t>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Carvalho</w:t>
+                <w:t xml:space="preserve">Tom Cox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.71-87. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844505v1</w:t>
+                <w:t xml:space="preserve">hal-03249164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
+                <w:t xml:space="preserve">Inter‐country differences in the cultural ecosystem services provided by cockles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+                <w:t xml:space="preserve">Mathilde Jackson‐bue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+                <w:t xml:space="preserve">Ana C. Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+                <w:t xml:space="preserve">Sara Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+                <w:t xml:space="preserve">David N. Carss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Cox</w:t>
+                <w:t xml:space="preserve">Frederico Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43, pp.101668. </w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.71-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249164v1</w:t>
+                <w:t xml:space="preserve">hal-03844505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted impact of two macrofaunal species (Hediste diversicolor and Scrobicularia plana) on microphytobenthos spatial distribution and photosynthetic activity at microscale</w:t>
               </w:r>
@@ -2087,762 +2087,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitism in ecosystem engineer species: A key factor controlling marine ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Fernández Otero</w:t>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mónica Incera Filgueira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana C Brito</w:t>
+                <w:t xml:space="preserve">Antoine Gremare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (9), pp.2192-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873928v1</w:t>
+                <w:t xml:space="preserve">hal-04202910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Invasive Mussel (Arcuatula senhousia, Benson 1842) Interacts with Resident Biota in Controlling Benthic Ecosystem Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (12), pp.963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse8120963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández Otero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Incera Filgueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Meynard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David N Carss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.104931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793607v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+                <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Meibom</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.604979⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.139307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118527v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism in ecosystem engineer species: A key factor controlling marine ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gremare</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (9), pp.2192-2205. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.604979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.604979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202910v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking behaviours, sediment reworking, bioirrigation and oxygen dynamics in a soft-bottom ecosystem engineer: The mud shrimp Upogebia pusilla (Petagna 1792)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 516, pp.67 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2915,51 +2915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3036,51 +3036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garabetian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,64 +3412,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient biogeochemistry in intertidal sediments: New insights from tidal pools in Zostera noltei meadows of Arcachon Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3674,1003 +3674,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a video analysis software for marine benthic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heteromysis (Heteromysis) microps (Crustacea, Mysidae), a commensal species for Upogebia pusilla (Crustacea, Upogebiidae) in Arcachon Bay (NE Atlantic Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Jean-Claude Sorbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41200-016-0001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960373v1</w:t>
+                <w:t xml:space="preserve">hal-04588992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and validation of a video analysis software for marine benthic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gremare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 561, pp.83-97. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.4-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467098v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mud shrimp Upogebia pusilla (Decapoda: Gebiidea) on solute and porewater exchanges in an intertidal seagrass (Zostera noltei) meadow of Arcachon Bay: An experimental assessment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Volkenborn</w:t>
+                <w:t xml:space="preserve">Christine Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+                <w:t xml:space="preserve">Thomas Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bichon</w:t>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 477, pp.69-79. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 561, pp.83-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206006v1</w:t>
+                <w:t xml:space="preserve">hal-01467098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Upogebia pusilla–Gyge branchialis marine host–parasite system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Influence of the mud shrimp Upogebia pusilla (Decapoda: Gebiidea) on solute and porewater exchanges in an intertidal seagrass (Zostera noltei) meadow of Arcachon Bay: An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Volkenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2969-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205922v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the Effects of Temperature and Food Availability on Particle Mixing by the Bivalve Abra alba Using New Image Analysis Techniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+                <w:t xml:space="preserve">Dynamics of the Upogebia pusilla–Gyge branchialis marine host–parasite system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gremare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154270⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2969-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960762v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary oxygen dynamics in a seasonally hypoxic basin: Sedimentary oxygen dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatimah Sulu-Gambari</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of the Effects of Temperature and Food Availability on Particle Mixing by the Bivalve Abra alba Using New Image Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine D. W. Burdorf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Jean Claude Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (2), pp.452-473. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0154270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.10434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723371v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteromysis (Heteromysis) microps (Crustacea, Mysidae), a commensal species for Upogebia pusilla (Crustacea, Upogebiidae) in Arcachon Bay (NE Atlantic Ocean)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary oxygen dynamics in a seasonally hypoxic basin: Sedimentary oxygen dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
+                <w:t xml:space="preserve">Dorina Seitaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Sorbe</w:t>
+                <w:t xml:space="preserve">Fatimah Sulu-Gambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bachelet</w:t>
+                <w:t xml:space="preserve">Laurine D. W. Burdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (2), pp.452-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41200-016-0001-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588992v1</w:t>
+                <w:t xml:space="preserve">hal-04723371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ecological quality status of soft-bottoms in Reunion Island (tropical Southwest Indian ocean) using AZTI marine biotic indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mar. Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 151, pp.737-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Braga de Mendoça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 319, pp.135-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5454,64 +5454,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of macrobenthos diversity on the mineralisation of sediment organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5748,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doutrelant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-401-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182022000373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rubiello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gremare" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13236" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.05.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3229-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960373v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero Ramirez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206006v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Volkenborn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W2FMKD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205922v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2969-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Duchene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154270" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Seitaj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine D. W. Burdorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10434" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588992v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sorbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-016-0001-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Amouroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.12.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WTFD6LP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Malyuga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.R. Meysman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Rosenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Braga de Mendo&#231;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps319135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doutrelant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-401-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182022000373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rubiello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pascal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gremare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.05.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3229-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sorbe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-016-0001-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero Ramirez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Volkenborn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W2FMKD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2969-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Duchene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Seitaj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine D. W. Burdorf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10434" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Amouroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.12.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WTFD6LP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Malyuga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.R. Meysman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Rosenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Braga de Mendo&#231;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps319135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>