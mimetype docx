--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined Atmospheric and Marine Heatwaves Exacerbate the Impacts of a Non-Indigenous Species, the Asian Date Mussel Arcuatula Senhousia, on Benthic Ecosystem Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Richard</w:t>
+                <w:t xml:space="preserve">Léna Bonnissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Orvain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.107560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026490v1</w:t>
+                <w:t xml:space="preserve">hal-05375141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Atmospheric and Marine Heatwaves Exacerbate the Impacts of a Non-Indigenous Species, the Asian Date Mussel Arcuatula Senhousia, on Benthic Ecosystem Functioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Massé</w:t>
+                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Bonnissant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 212, pp.107560. </w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (5), pp.70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05375141v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measurement of benthic foraminifera sediment reworking using a three-dimensional sensor</w:t>
               </w:r>
@@ -566,51 +566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ciutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (2), pp.401-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -778,51 +778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density‐dependent effects of parasitism on the activity of a benthic engineer species: potential impact on ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Doutrelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -830,51 +830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (4), pp.e10400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,77 +1046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,64 +1314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himasthla spp. (Trematoda) in the edible cockle Cerastoderma edule: review, long-term monitoring and new molecular insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,51 +1457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can artificial magnetic fields alter the functional role of the blue mussel, Mytilus edulis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,494 +1572,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockle as Second Intermediate Host of Trematode Parasites: Consequences for Sediment Bioturbation and Nutrient Fluxes across the Benthic Interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Rubiello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jmse9070749⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120591v1</w:t>
+                <w:t xml:space="preserve">hal-03249164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter‐country differences in the cultural ecosystem services provided by cockles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Cox</w:t>
+                <w:t xml:space="preserve">Mathilde Jackson‐bue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C. Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David N. Carss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
+              <w:t xml:space="preserve">People and Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pan3.10252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249164v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter‐country differences in the cultural ecosystem services provided by cockles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David N. Carss</w:t>
+                <w:t xml:space="preserve">Cockle as Second Intermediate Host of Trematode Parasites: Consequences for Sediment Bioturbation and Nutrient Fluxes across the Benthic Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederico Carvalho</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auriane Rubiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People and Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.71-87. </w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.749. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pan3.10252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jmse9070749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844505v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted impact of two macrofaunal species (Hediste diversicolor and Scrobicularia plana) on microphytobenthos spatial distribution and photosynthetic activity at microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Slimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 163, pp.105228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2087,1108 +2087,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism in ecosystem engineer species: A key factor controlling marine ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pascal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13236⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.139307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202910v1</w:t>
+                <w:t xml:space="preserve">hal-03793607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Invasive Mussel (Arcuatula senhousia, Benson 1842) Interacts with Resident Biota in Controlling Benthic Ecosystem Functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Fernández Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kauppi</w:t>
+                <w:t xml:space="preserve">Mónica Incera Filgueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Ciutat</w:t>
+                <w:t xml:space="preserve">David N Carss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Grémare</w:t>
+                <w:t xml:space="preserve">Ana C Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (12), pp.963. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158, pp.104931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse8120963⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03096900v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Invasive Mussel (Arcuatula senhousia, Benson 1842) Interacts with Resident Biota in Controlling Benthic Ecosystem Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kauppi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ciutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David N Carss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana C Brito</w:t>
+                <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (12), pp.963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse8120963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873928v1</w:t>
+                <w:t xml:space="preserve">hal-03096900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Meynard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.604979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.604979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793607v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitism in ecosystem engineer species: A key factor controlling marine ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Meibom</w:t>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+                <w:t xml:space="preserve">Antoine Gremare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.604979. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (9), pp.2192-2205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.604979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118527v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking behaviours, sediment reworking, bioirrigation and oxygen dynamics in a soft-bottom ecosystem engineer: The mud shrimp Upogebia pusilla (Petagna 1792)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Feeding ethology and surface sediment reworking by the ampharetid polychaete Melinna palmata Grube, 1870: Effects on sediment characteristics and aerobic bacterial community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garabetian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 516, pp.67 - 78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2019.05.007⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 512, pp.63-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03484460v1</w:t>
+                <w:t xml:space="preserve">hal-02409099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleptoplastidic benthic foraminifera from aphotic habitats: insights into assimilation of inorganic C, N and S studied with sub-cellular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ethology and surface sediment reworking by the ampharetid polychaete Melinna palmata Grube, 1870: Effects on sediment characteristics and aerobic bacterial community composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Linking behaviours, sediment reworking, bioirrigation and oxygen dynamics in a soft-bottom ecosystem engineer: The mud shrimp Upogebia pusilla (Petagna 1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grémare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 512, pp.63-77. </w:t>
+              <w:t xml:space="preserve">, 2019, 516, pp.67 - 78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409099v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do trace metal contamination and parasitism influence the activities of the bioturbating mud shrimp Upogebia cf. pusilla?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the bioturbator Upogebia cf. pusilla on trace metal remobilization: Does parasitism matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,77 +3412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient biogeochemistry in intertidal sediments: New insights from tidal pools in Zostera noltei meadows of Arcachon Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,90 +3546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite interactions in the bioturbator Upogebia pusilla (Decapoda: Gebiidae): a case of amensalism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3674,1042 +3674,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteromysis (Heteromysis) microps (Crustacea, Mysidae), a commensal species for Upogebia pusilla (Crustacea, Upogebiidae) in Arcachon Bay (NE Atlantic Ocean)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Influence of the mud shrimp Upogebia pusilla (Decapoda: Gebiidea) on solute and porewater exchanges in an intertidal seagrass (Zostera noltei) meadow of Arcachon Bay: An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
+                <w:t xml:space="preserve">Nils Volkenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Sorbe</w:t>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bachelet</w:t>
+                <w:t xml:space="preserve">Sabrina Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477, pp.69-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41200-016-0001-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588992v1</w:t>
+                <w:t xml:space="preserve">hal-04206006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a video analysis software for marine benthic applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Upogebia pusilla–Gyge branchialis marine host–parasite system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gremare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2969-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960373v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a video analysis software for marine benthic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gremare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.4-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467098v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mud shrimp Upogebia pusilla (Decapoda: Gebiidea) on solute and porewater exchanges in an intertidal seagrass (Zostera noltei) meadow of Arcachon Bay: An experimental assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Volkenborn</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Bichon</w:t>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.008⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 561, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04206006v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Upogebia pusilla–Gyge branchialis marine host–parasite system</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental Assessment of the Effects of Temperature and Food Availability on Particle Mixing by the Bivalve Abra alba Using New Image Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2969-9⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0154270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205922v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the Effects of Temperature and Food Availability on Particle Mixing by the Bivalve Abra alba Using New Image Analysis Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">Sedimentary oxygen dynamics in a seasonally hypoxic basin: Sedimentary oxygen dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorina Seitaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatimah Sulu-Gambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Claude Duchene</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Laurine D. W. Burdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0154270. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (2), pp.452-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960762v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary oxygen dynamics in a seasonally hypoxic basin: Sedimentary oxygen dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heteromysis (Heteromysis) microps (Crustacea, Mysidae), a commensal species for Upogebia pusilla (Crustacea, Upogebiidae) in Arcachon Bay (NE Atlantic Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorina Seitaj</w:t>
+                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatimah Sulu-Gambari</w:t>
+                <w:t xml:space="preserve">Jean-Claude Sorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine D. W. Burdorf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (2), pp.452-473. </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.10434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41200-016-0001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723371v1</w:t>
+                <w:t xml:space="preserve">hal-04588992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ecological quality status of soft-bottoms in Reunion Island (tropical Southwest Indian ocean) using AZTI marine biotic indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frouin Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56, pp.704-722. </w:t>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of sediment reworking rates by the surface deposit-feeding bivalve Abra ovata during summertime and wintertime, with a comparison between two models of sediment reworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,90 +4880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity patterns in the terebellid polychaete Eupolymnia nebulosa assessed using a new image analysis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mar. Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 151, pp.737-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food availability on sediment reworking in Abra ovata and A. nitida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Braga de Mendoça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 319, pp.135-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5300,77 +5300,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Seine-Aval 6 PHARESEE « Productivité microphytobenthique des HAbitats intertidaux en lien avec la dynamique sédimentaire, biogéochimique et les ingénieurs d'écosystème de la faune benthique : implication pour des enjeux de modélisation et de REhabilitation des vasières de la SEine Estuarienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,90 +5454,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of macrobenthos diversity on the mineralisation of sediment organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5748,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doutrelant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-401-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182022000373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rubiello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pascal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gremare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.05.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3229-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sorbe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-016-0001-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero Ramirez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Volkenborn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W2FMKD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2969-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Duchene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Seitaj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine D. W. Burdorf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10434" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Amouroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.12.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WTFD6LP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Malyuga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.R. Meysman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Rosenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Braga de Mendo&#231;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps319135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doutrelant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-401-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182022000373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rubiello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gremare" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13236" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.05.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3229-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Volkenborn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W2FMKD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2969-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero Ramirez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Duchene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154270" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Seitaj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine D. W. Burdorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10434" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588992v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sorbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-016-0001-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Amouroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.12.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WTFD6LP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Malyuga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.R. Meysman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Rosenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Braga de Mendo&#231;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps319135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>