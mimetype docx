--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -240,295 +240,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Atmospheric and Marine Heatwaves Exacerbate the Impacts of a Non-Indigenous Species, the Asian Date Mussel Arcuatula Senhousia, on Benthic Ecosystem Functioning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Bonnissant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugues Blanchet</w:t>
+                <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107560⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 172 (5), pp.70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05375141v1</w:t>
+                <w:t xml:space="preserve">hal-05026490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cockle bioturbation on microphytobenthic primary producers: habitat and density-dependent effects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+                <w:t xml:space="preserve">Combined Atmospheric and Marine Heatwaves Exacerbate the Impacts of a Non-Indigenous Species, the Asian Date Mussel Arcuatula Senhousia, on Benthic Ecosystem Functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie P.A. Fouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Morelle</w:t>
+                <w:t xml:space="preserve">Léna Bonnissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Roméro-Ramirez</w:t>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 172 (5), pp.70. </w:t>
+              <w:t xml:space="preserve">Marine Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.107560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-025-04629-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05026490v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05375141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative measurement of benthic foraminifera sediment reworking using a three-dimensional sensor</w:t>
               </w:r>
@@ -566,51 +566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ciutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 44 (2), pp.401-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -778,51 +778,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density‐dependent effects of parasitism on the activity of a benthic engineer species: potential impact on ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Doutrelant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -830,51 +830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (4), pp.e10400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antagonistic impacts of benthic bioturbator species: Interconnected effects on sedimentary properties, biogeochemical variables, and microbial dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1046,77 +1046,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Sediment Bioturbation on Microphytobenthic Primary Producers: Importance of Macrobenthic Functional Traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,64 +1314,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himasthla spp. (Trematoda) in the edible cockle Cerastoderma edule: review, long-term monitoring and new molecular insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,51 +1457,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can artificial magnetic fields alter the functional role of the blue mussel, Mytilus edulis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,494 +1572,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03840624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cockle as Second Intermediate Host of Trematode Parasites: Consequences for Sediment Bioturbation and Nutrient Fluxes across the Benthic Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Auriane Rubiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jmse9070749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249164v1</w:t>
+                <w:t xml:space="preserve">hal-04120591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter‐country differences in the cultural ecosystem services provided by cockles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jackson‐bue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C. Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Cabral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David N. Carss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">People and Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4 (1), pp.71-87. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pan3.10252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cockle as Second Intermediate Host of Trematode Parasites: Consequences for Sediment Bioturbation and Nutrient Fluxes across the Benthic Interface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+                <w:t xml:space="preserve">Comparison of benthic oxygen exchange measured by aquatic Eddy Covariance and Benthic Chambers in two contrasting coastal biotopes (Bay of Brest, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Thouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auriane Rubiello</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tom Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (7), pp.749. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43, pp.101668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jmse9070749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2021.101668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04120591v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasted impact of two macrofaunal species (Hediste diversicolor and Scrobicularia plana) on microphytobenthos spatial distribution and photosynthetic activity at microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 163, pp.105228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2087,1108 +2087,1108 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parasitism in ecosystem engineer species: A key factor controlling marine ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Meynard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gremare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (9), pp.2192-2205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.13236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03793607v1</w:t>
+                <w:t xml:space="preserve">hal-04202910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services provided by a non-cultured shellfish species: The common cockle Cerastoderma edule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ciutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Incera Filgueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David N Carss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C Brito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 158, pp.104931. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marenvres.2020.104931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Invasive Mussel (Arcuatula senhousia, Benson 1842) Interacts with Resident Biota in Controlling Benthic Ecosystem Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kauppi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lavesque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ciutat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (12), pp.963. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmse8120963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+                <w:t xml:space="preserve">Does parasitism influence sediment stability? Evaluation of trait-mediated effects of the trematode Bucephalus minimus on the key role of cockles Cerastoderma edule in sediment erosion dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Dairain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Meibom</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Orvain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.604979⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.139307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118527v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasitism in ecosystem engineer species: A key factor controlling marine ecosystem functioning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heterotrophic Foraminifera capable of inorganic nitrogen assimilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Jauffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+                <w:t xml:space="preserve">Anders Meibom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gremare</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (9), pp.2192-2205. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.604979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.13236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.604979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202910v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feeding ethology and surface sediment reworking by the ampharetid polychaete Melinna palmata Grube, 1870: Effects on sediment characteristics and aerobic bacterial community composition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Linking behaviours, sediment reworking, bioirrigation and oxygen dynamics in a soft-bottom ecosystem engineer: The mud shrimp Upogebia pusilla (Petagna 1792)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grémare</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 512, pp.63-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.12.009⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 516, pp.67 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2019.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409099v1</w:t>
+                <w:t xml:space="preserve">hal-03484460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kleptoplastidic benthic foraminifera from aphotic habitats: insights into assimilation of inorganic C, N and S studied with sub-cellular resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Jauffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lekieffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.14433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking behaviours, sediment reworking, bioirrigation and oxygen dynamics in a soft-bottom ecosystem engineer: The mud shrimp Upogebia pusilla (Petagna 1792)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Feeding ethology and surface sediment reworking by the ampharetid polychaete Melinna palmata Grube, 1870: Effects on sediment characteristics and aerobic bacterial community composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garabetian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Deflandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 516, pp.67 - 78. </w:t>
+              <w:t xml:space="preserve">, 2019, 512, pp.63-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2019.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484460v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do trace metal contamination and parasitism influence the activities of the bioturbating mud shrimp Upogebia cf. pusilla?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3278,51 +3278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the bioturbator Upogebia cf. pusilla on trace metal remobilization: Does parasitism matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3412,77 +3412,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient biogeochemistry in intertidal sediments: New insights from tidal pools in Zostera noltei meadows of Arcachon Bay (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3546,90 +3546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parasite interactions in the bioturbator Upogebia pusilla (Decapoda: Gebiidae): a case of amensalism?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Dairain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemine Daffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3674,1042 +3674,1042 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04205959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the mud shrimp Upogebia pusilla (Decapoda: Gebiidea) on solute and porewater exchanges in an intertidal seagrass (Zostera noltei) meadow of Arcachon Bay: An experimental assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Heteromysis (Heteromysis) microps (Crustacea, Mysidae), a commensal species for Upogebia pusilla (Crustacea, Upogebiidae) in Arcachon Bay (NE Atlantic Ocean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lavesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Volkenborn</w:t>
+                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+                <w:t xml:space="preserve">Jean-Claude Sorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bichon</w:t>
+                <w:t xml:space="preserve">Guy Bachelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 477, pp.69-79. </w:t>
+              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41200-016-0001-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206006v1</w:t>
+                <w:t xml:space="preserve">hal-04588992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Upogebia pusilla–Gyge branchialis marine host–parasite system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Development and validation of a video analysis software for marine benthic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gremare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-016-2969-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.4-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205922v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a video analysis software for marine benthic applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+                <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maire</w:t>
+                <w:t xml:space="preserve">Christine Barras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 561, pp.83-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960373v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does macrofaunal bioturbation influence the vertical distribution of living benthic foraminifera?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of the mud shrimp Upogebia pusilla (Decapoda: Gebiidea) on solute and porewater exchanges in an intertidal seagrass (Zostera noltei) meadow of Arcachon Bay: An experimental assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Pia Nardelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
+                <w:t xml:space="preserve">Nils Volkenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11929⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 477, pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2016.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01467098v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04206006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Assessment of the Effects of Temperature and Food Availability on Particle Mixing by the Bivalve Abra alba Using New Image Analysis Techniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Upogebia pusilla–Gyge branchialis marine host–parasite system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Montaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gremare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154270⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 163 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-016-2969-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04960762v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary oxygen dynamics in a seasonally hypoxic basin: Sedimentary oxygen dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatimah Sulu-Gambari</w:t>
+                <w:t xml:space="preserve">Experimental Assessment of the Effects of Temperature and Food Availability on Particle Mixing by the Bivalve Abra alba Using New Image Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine D. W. Burdorf</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Jean Claude Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62 (2), pp.452-473. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.e0154270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.10434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0154270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04723371v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heteromysis (Heteromysis) microps (Crustacea, Mysidae), a commensal species for Upogebia pusilla (Crustacea, Upogebiidae) in Arcachon Bay (NE Atlantic Ocean)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sedimentary oxygen dynamics in a seasonally hypoxic basin: Sedimentary oxygen dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Gouillieux</w:t>
+                <w:t xml:space="preserve">Dorina Seitaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Sorbe</w:t>
+                <w:t xml:space="preserve">Fatimah Sulu-Gambari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Bachelet</w:t>
+                <w:t xml:space="preserve">Laurine D. W. Burdorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Romero Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biodiversity Records</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (1), pp.14. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62 (2), pp.452-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41200-016-0001-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.10434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04588992v1</w:t>
+                <w:t xml:space="preserve">hal-04723371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the ecological quality status of soft-bottoms in Reunion Island (tropical Southwest Indian ocean) using AZTI marine biotic indices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frouin Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 56, pp.704-722. </w:t>
@@ -4759,51 +4759,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of sediment reworking rates by the surface deposit-feeding bivalve Abra ovata during summertime and wintertime, with a comparison between two models of sediment reworking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4880,90 +4880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity patterns in the terebellid polychaete Eupolymnia nebulosa assessed using a new image analysis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mar. Biol.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 151, pp.737-749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4988,51 +4988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of food availability on sediment reworking in Abra ovata and A. nitida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Duchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5040,51 +5040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rutger Rosenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Braga de Mendoça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 319, pp.135-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5300,77 +5300,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Seine-Aval 6 PHARESEE « Productivité microphytobenthique des HAbitats intertidaux en lien avec la dynamique sédimentaire, biogéochimique et les ingénieurs d'écosystème de la faune benthique : implication pour des enjeux de modélisation et de REhabilitation des vasières de la SEine Estuarienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Orvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5454,90 +5454,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the effect of macrobenthos diversity on the mineralisation of sediment organic matter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grémare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Deflandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Romero-Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5748,51 +5748,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doutrelant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-401-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182022000373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120591v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rubiello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070749" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pascal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gremare" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13236" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484460v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.05.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3229-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Volkenborn" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W2FMKD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205922v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2969-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960373v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero Ramirez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Duchene" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154270" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723371v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Seitaj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine D. W. Burdorf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10434" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588992v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sorbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-016-0001-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Amouroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.12.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WTFD6LP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Malyuga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.R. Meysman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Rosenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Braga de Mendo&#231;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps319135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546851v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P.A. Fouet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baudot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero-Ramirez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mass&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109767" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Orvain" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dairain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Rom&#233;ro-Ramirez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-025-04629-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bonnissant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107560" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Doutrelant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ciutat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouchet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/jm-44-401-2025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816905v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Turco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Casole" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Marcoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Beauchaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-024-03475-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448248v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bureau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.10400" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477915v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roose-Amsaleg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2024.152000" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120330v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00817-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842386v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lekieffre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jauffrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan M. Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Filipsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.861945" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120360v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemine Daffe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;sa Magalh&#227;es" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Montaudouin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0031182022000373" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03840624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Albert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Olivier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-022-04065-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rubiello" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse9070749" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844505v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jackson&#8208;bue" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C. Brito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cabral" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N. Carss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pan3.10252" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249164v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Deflandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thouzeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rigaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Cox" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2021.101668" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155944v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Morelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Slimani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.105228" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202910v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pascal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gremare" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.13236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02873928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez Otero" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Incera Filgueira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Carss" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Brito" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2020.104931" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096900v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kauppi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lavesque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gr&#233;mare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse8120963" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793607v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meynard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139307" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03118527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Bird" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Meibom" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.604979" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484460v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2019.05.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421387v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Schweizer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14433" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409099v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garabetian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Costes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2018.12.009" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324149v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gonzalez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Baudrimont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2018.08.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324152v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2018.05.014" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717765v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duch&#234;ne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2018.02.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205959v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Legeay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-017-3229-3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588992v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gouillieux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Sorbe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Bachelet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41200-016-0001-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960373v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Romero Ramirez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pascal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2016.03.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467098v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barras" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pia Nardelli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11929" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206006v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Volkenborn" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lecroart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bichon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2016.01.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G9W2FMKD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205922v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-016-2969-9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Duchene" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0154270" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723371v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorina Seitaj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimah Sulu-Gambari" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine D. W. Burdorf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.10434" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Amouroux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frouin Patrick" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.12.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5WTFD6LP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133500v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gr&#233;mare" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Malyuga" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J.R. Meysman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179645v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090553v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger Rosenberg" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Braga de Mendo&#231;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps319135" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705705v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint Marcoux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793605v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Thouvenin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278225v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>