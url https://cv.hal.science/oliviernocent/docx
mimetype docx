--- v0 (2026-03-24)
+++ v1 (2026-05-09)
@@ -2040,230 +2040,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VIRTUAL PROTOTYPING TOOL FOR KNITWEAR SIMULATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Chalençon-Piotin</w:t>
+                <w:t xml:space="preserve">Smooth parametric surfaces retrieval from triangular meshes using RBFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSIS-ETI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">GraphiCon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330208v1</w:t>
+                <w:t xml:space="preserve">hal-02330191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth parametric surfaces retrieval from triangular meshes using RBFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Jonquet</w:t>
+                <w:t xml:space="preserve">A VIRTUAL PROTOTYPING TOOL FOR KNITWEAR SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Chalençon-Piotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GraphiCon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">EUROSIS-ETI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330191v1</w:t>
+                <w:t xml:space="preserve">hal-02330208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Mechanical Level of Detail for Knitwear Simulation</w:t>
               </w:r>
@@ -3167,51 +3167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="788D2856"/>
+    <w:nsid w:val="B48F005E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3315,51 +3315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E0173D75"/>
+    <w:nsid w:val="6C64D5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3549,51 +3549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliviernocent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9809-9552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067402437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192728579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356787693" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nomadeproject.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utile.univ-reims.fr/tisica/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3T7rlvBlBGc?si=aSifSKdSUvQVQv3H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/G-Be2p9dufk?si=fkZkntTZX48qbboZ" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dierick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Estievenart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03715856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Buisseret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22135027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24040437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trafial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Piotin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.07.335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01759578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jonquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013403" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFE616A3E8492C3E1CD932F5B7A41F8D09985462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2018.2340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;loi Desprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grisonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Soilih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chalen&#231;on-Piotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01759560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338714.2338724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Truchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Log&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04418012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_65" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6240-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04426043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001REIMS026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliviernocent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9809-9552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067402437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192728579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356787693" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nomadeproject.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utile.univ-reims.fr/tisica/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3T7rlvBlBGc?si=aSifSKdSUvQVQv3H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/G-Be2p9dufk?si=fkZkntTZX48qbboZ" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dierick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Estievenart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03715856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Buisseret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22135027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24040437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trafial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Piotin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.07.335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01759578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jonquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013403" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFE616A3E8492C3E1CD932F5B7A41F8D09985462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2018.2340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;loi Desprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grisonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Soilih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chalen&#231;on-Piotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01759560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338714.2338724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Truchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Log&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04418012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_65" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6240-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04426043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001REIMS026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>