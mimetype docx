--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -2040,230 +2040,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth parametric surfaces retrieval from triangular meshes using RBFs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Jonquet</w:t>
+                <w:t xml:space="preserve">A VIRTUAL PROTOTYPING TOOL FOR KNITWEAR SIMULATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Chalençon-Piotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GraphiCon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Novosibirsk, Russia</w:t>
+              <w:t xml:space="preserve">EUROSIS-ETI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Palerme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330191v1</w:t>
+                <w:t xml:space="preserve">hal-02330208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A VIRTUAL PROTOTYPING TOOL FOR KNITWEAR SIMULATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Chalençon-Piotin</w:t>
+                <w:t xml:space="preserve">Smooth parametric surfaces retrieval from triangular meshes using RBFs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jonquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Nocent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Nourrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Rémion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSIS-ETI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Palerme, Italy</w:t>
+              <w:t xml:space="preserve">GraphiCon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Novosibirsk, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330208v1</w:t>
+                <w:t xml:space="preserve">hal-02330191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Mechanical Level of Detail for Knitwear Simulation</w:t>
               </w:r>
@@ -3167,51 +3167,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B48F005E"/>
+    <w:nsid w:val="1694889A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3315,51 +3315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6C64D5D6"/>
+    <w:nsid w:val="CAA51463"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3549,51 +3549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliviernocent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9809-9552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067402437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192728579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356787693" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nomadeproject.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utile.univ-reims.fr/tisica/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3T7rlvBlBGc?si=aSifSKdSUvQVQv3H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/G-Be2p9dufk?si=fkZkntTZX48qbboZ" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dierick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Estievenart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03715856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Buisseret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22135027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24040437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trafial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Piotin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.07.335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01759578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jonquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013403" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFE616A3E8492C3E1CD932F5B7A41F8D09985462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2018.2340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;loi Desprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grisonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Soilih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chalen&#231;on-Piotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01759560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338714.2338724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330208v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Truchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Log&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04418012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_65" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6240-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04426043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001REIMS026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/oliviernocent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9809-9552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067402437" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/192728579" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356787693" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nomadeproject.eu/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utile.univ-reims.fr/tisica/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/3T7rlvBlBGc?si=aSifSKdSUvQVQv3H" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/G-Be2p9dufk?si=fkZkntTZX48qbboZ" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680814v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dierick" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hage" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Estievenart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joey Bruno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Nocent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2024.103270" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03715856v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Thiry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Houry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Buisseret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22135027" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620943v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thevenon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e24040437" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697098v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Trafial" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Piotin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aassif Benassarou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krajecki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2013.07.335" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916549v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Desjardin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril de Runz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pargny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.22.367-387" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-176SJGNS-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916561v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01759578v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jonquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R&#233;mion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330210v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Nourrit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/PL00013403" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FFE616A3E8492C3E1CD932F5B7A41F8D09985462/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330173v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bittar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Masson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21125/inted.2018.2340" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;loi Desprez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grisonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Soilih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.084" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02079657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Chalen&#231;on-Piotin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanchard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bertin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697097v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HealthCom.2013.6720757" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01759560v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jaisson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lucas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2338714.2338724" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330208v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330225v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412765v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Truchon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Laly" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;o Log&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04418012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01697100v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Multon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Heff" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_65" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02330218v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Remion" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-6240-8_9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/tel-04426043v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001REIMS026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>