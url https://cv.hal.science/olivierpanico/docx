--- v0 (2026-03-30)
+++ v1 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Panico </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivierpanico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2322-2306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of zonal flows and impact on transport in competing drift waves and interchange turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgur Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhe Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (4), pp.E118. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022377825100603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the edge radial electric field in L-mode TCV plasmas using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/add0e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor influence on the edge E × B velocity establishment in tokamak plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad1653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal instability and wave trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave trapping and E × B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0042930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of tokamak turbulent avalanches using wave-kinetic formulation in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge turbulence self-organization in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Institut Polytechnique de Paris, 2024. English. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024IPPAX133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04918892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The edge E$_r$ well in L-mode plasmas: Experiments & gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTF 2023 annual meeting - 27th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04233434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and zonal flows dynamics in flux-driven interchange & drift waves turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society (EPS), Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of avalanche transport in competing drift wave and interchange turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bufferand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEORY OF FUSION PLASMAS - Joint Varenna-Lausanne International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03842040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId51"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Panico </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivierpanico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2322-2306</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of zonal flows and impact on transport in competing drift waves and interchange turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozgur Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhe Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (4), pp.E118. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0022377825100603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of the edge radial electric field in L-mode TCV plasmas using Doppler backscattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rienäcker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Coda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (6), pp.065003. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/add0e0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05148281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the importance of flux-driven turbulence regime to address tokamak plasma edge dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ö D Gürcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bigué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 91 (1), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377824001624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04812476v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safety factor influence on the edge E × B velocity establishment in tokamak plasmas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Vermare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (2), pp.025003. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/ad1653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zonal instability and wave trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of tokamak turbulent avalanches using wave-kinetic formulation in toroidal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave trapping and E × B staircases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Varennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0042930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge turbulence self-organization in fusion plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Institut Polytechnique de Paris, 2024. English. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2024IPPAX133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04918892v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The edge E$_r$ well in L-mode plasmas: Experiments & gyrokinetic simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Donnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X Garbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TTF 2023 annual meeting - 27th Joint EU-US Transport Task Force Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04233434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and zonal flows dynamics in flux-driven interchange & drift waves turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hennequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Özgür D. Gürcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th European Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Physical Society (EPS), Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of avalanche transport in competing drift wave and interchange turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ghendrih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Dif-Pradalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Panico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Sarazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bufferand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THEORY OF FUSION PLASMAS - Joint Varenna-Lausanne International workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Varenna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03842040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId55"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE495D20"/>
+    <w:nsid w:val="DCE9E46F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierpanico" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2322-2306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur G&#252;rcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhe Dif-Pradalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377825100603" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rien&#228;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vermare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Honor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/add0e0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Varennes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermare" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dif-Pradalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad1653" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097595v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042930" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099961v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04918892v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAX133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04233434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dif-Pradalier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Ghendrih" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03842040v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivierpanico" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2322-2306" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216730v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panico" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Sarazin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur G&#252;rcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhe Dif-Pradalier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0022377825100603" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148281v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rien&#228;cker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Hennequin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vermare" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Honor&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Coda" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/add0e0" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812476v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Sarazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214; D G&#252;rcan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bigu&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377824001624" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243126v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Varennes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vermare" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garbet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dif-Pradalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/ad1653" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Panico" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Varennes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gillot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Dif-Pradalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099961v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gillot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097595v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0042930" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04918892v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024IPPAX133" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04233434v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dif-Pradalier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Donnel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Garbet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Ghendrih" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;zg&#252;r D. G&#252;rcan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03842040v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ghendrih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>