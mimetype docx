--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Piot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue analysis by vibrational spectroscopy in Hirschsprung disease: feasibility and potential as a new intraoperative tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4an01489h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cancer-associated adipocytes by Raman spectroscopy and trajectory inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Buache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoniX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43074-024-00146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of circulating biomarkers of Crohn's disease and spondyloarthritis using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.e202200200. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.202200200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for the prediction of the chemotherapy response of metastatic colorectal cancer: comparing and combining H&E staining histopathology and infrared spectral histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Slimano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148 (16), pp.3909 - 3917. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3an00627a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Neoadjuvant Chemotherapy Response in Muscle-Invasive Bladder Cancer by Fourier-Transform Infrared Micro-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Feature Selection by a Genetic Algorithm for Mid-Infrared Spectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (46), pp.16050-16059. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c03118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hidradenitis suppurativa diagnosis via salivary infrared biosignatures: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.202000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth investigation of collagen non-enzymatic glycation by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.119382. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2020.119382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of paraffin pixels on FTIR images acquired on FFPE human samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marchal Bressenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (8), pp.3750-3761. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization selection of Raman data in the context of protein glycation: application of validity indices to PCA processed spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobinet Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuiblet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (8), pp.2945-2957. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an02155h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the molecular composition of live cells exposed to electric pulses via label-free optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Grognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás García Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10471. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02890273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Enhanced Raman Spectroscopy for Quantitative Analysis: Results of a Large-Scale European Multi-Instrument Interlaboratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fornasaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Batista de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Beleites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (5), pp.4053-4064. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy Saliva Profiling as Biometric Tool for Disease Diagnostics: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4142. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a classification strategy of Raman data collected in different clinical conditions: application to the diagnosis of chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (4), pp.949-962. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02321-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Tumor Environment on Ion Channels: Implication for Breast Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Morjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schnipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.119382. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/112_2020_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFTR-deficient pigs display alterations of bone microarchitecture and composition at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.466-475. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2019.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on confounding factors likely to affect salivary infrared biosignatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (11), pp.2283-2290. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-01669-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into spectral histopathology: infrared-based scoring of tumour aggressiveness of squamous cell lung carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam C. Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kileztky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (15), pp.4246-4258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc04320e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation changes in human hair keratin observed using confocal Raman spectroscopy after active ingredient application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scandolera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on pre-processing step to ensure the clinical transferability of Raman data acquired on lymphocytes in different experimental and instrumental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.102931 -. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2019.102931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectral microimaging of inflammatory skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.e201700380. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201700380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the Protein Involvement in Cell Electropermeabilization using Confocal Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of the Interaction between Pulsed Electric Fields and Live Cells by Confocal Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (20), pp.10790 - 10797. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital de-waxing on FTIR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrício Augusto de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Britto Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (8), pp.1358-1370. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6an01975g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Drug-Eluting Embolic Chemoembolization of Hepatocellular Carcinoma: Study of Midterm Doxorubicin Delivery in Resected Liver Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien D’inca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Piardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.804-810. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvir.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman-based detection of hydroxyethyl starch in kidney allograft biopsies as a potential marker of allograft quality in kidney transplant recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezechiel Bankole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wynckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal Graft Fibrosis and Inflammation Quantification by an Automated Fourier–Transform Infrared Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (8), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1681/ASN.2015050601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of aging on type I collagen: label-free investigation using confocal reflectance microscopy and diffuse reflectance spectroscopy in 3D matrix model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Garnotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.8546-8555. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.7385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Cholesterol Distribution Influences Proteolytic Release of the LRP-1 Ectodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassil Dekky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2016.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully unsupervised inter-individual IR spectral histology of paraffinized tissue sections of normal colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Groh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201500285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Analysis of Lung Tumor Cell Lines: Implementation of an Invasiveness Scale Based on the Cell Infrared Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam C. Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kileztky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (17), pp.8459-8467. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la fibrose tissulaire par spectroscopie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (327), pp.163-164. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between changes in collagen fiber orientation during skin aging and collagen/water interactions by polarized-FTIR microimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Diébold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.6260 - 6268. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an00278h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo confocal Raman microspectroscopy of the human skin: highlighting of spectral markers associated to aging via a research of correlation between Raman and biometric mechanical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Froigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407, pp.8363 - 8372. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8964-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing in Vitro Ribose Induced DNA-Glycation Using Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.2655 - 2664. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Raman spectroscopy in nephrology: a candidate technique to detect hydroxyethyl starch of third generation in osmotic renal lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wynckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Van-Gulick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (21), pp.7382-7390. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an00821b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of skin collagen orientation associated with chronological aging as probed by polarized-FTIR micro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jezabel Feru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3an00353a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopies for the analysis of cutaneous permeation: experimental limiting factors identified in the case of caffeine penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiboust Jf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (4), pp.1325-1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared imaging as a cancer diagnostic tool: introducing a new concept of spectral barcodes for identifying molecular changes in colon tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diebold Md</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (3), pp.294-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring caffeine and resveratrol cutaneous permeation by confocal Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (9), pp.676-681. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201300011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of type I and IV collagens by raman microspectroscopy : identification of spectral markers of the dermo-epidermal junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brassart-Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (5-6), pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy for skin characterization: a comparative study between human skin and pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiboust Jf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (16), pp.3673-3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the laser wavelength effect in Raman analysis of skin epidermises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (18), pp.4241. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2AN16115J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Microimaging Using a Novel Multifiber-Based Device: A Feasibility Study on Pharmaceutical Tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.959235. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/959235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of an algorithm based on fuzzy clustering for analyzing tumoral heterogeneity in human skin carcinoma tissue sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (5), pp.799-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopy detects epigenetic modifications in living Jurkat leukemic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poplineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trussardi-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR spectral imaging of secreted mucus : a promising new tool for the histopathological recognition of human colonic adenocarcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (7), pp.921-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential diagnosis of cutaneous carcinomas by infrared spectral micro-imaging combined with pattern recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 134, pp.1208-1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnosis of peritoneal metastases by infrared microscopic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danielle Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Scaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393 (6-7), pp.1619-1627. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-2630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Raman microspectroscopy can reveal structural changes of peritumoral dermis in basal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (10), pp.1088-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of FTIR spectral imaging and chemometrics for tumour detection from paraffin-embedded biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 133 (2), pp.266-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR spectral imaging for histopathological characterization of xenografted human colon carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaub Mp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (22), pp.8461-9469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by confocal raman microspectroscopy of the molecular factors responsible for grain cohesion in the Triticum aestivum bread wheat. Role of the cell walls in the starchy endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.191-205. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2001.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of protein and phenolic constituents in wheat grain as probed by confocal raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2000.0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological development for the improvement of IR spectral histopathology applied to human colon cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marchal Bressenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillisement cutané par spectroscopie de réflectance diffuse appliquée au collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can diffuse reflectance spectroscopy emphasize skin-collagen alterations due to ageing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBS/SICC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of near infrared (NIR) and Raman spectroscopy as PAT tools for adherent Vero cell culture process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Biochemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, FARO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal raman microscopic characterization of the molecular species reponsible of the grain cohesion of Triticum aestivum wheat. Effect of chemical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Piot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue analysis by vibrational spectroscopy in Hirschsprung disease: feasibility and potential as a new intraoperative tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4an01489h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cancer-associated adipocytes by Raman spectroscopy and trajectory inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Buache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoniX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43074-024-00146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of circulating biomarkers of Crohn's disease and spondyloarthritis using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.e202200200. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.202200200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for the prediction of the chemotherapy response of metastatic colorectal cancer: comparing and combining H&E staining histopathology and infrared spectral histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Slimano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148 (16), pp.3909 - 3917. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3an00627a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Neoadjuvant Chemotherapy Response in Muscle-Invasive Bladder Cancer by Fourier-Transform Infrared Micro-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Feature Selection by a Genetic Algorithm for Mid-Infrared Spectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (46), pp.16050-16059. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c03118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hidradenitis suppurativa diagnosis via salivary infrared biosignatures: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.202000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth investigation of collagen non-enzymatic glycation by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.119382. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2020.119382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of paraffin pixels on FTIR images acquired on FFPE human samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marchal Bressenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (8), pp.3750-3761. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization selection of Raman data in the context of protein glycation: application of validity indices to PCA processed spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobinet Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuiblet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (8), pp.2945-2957. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an02155h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the molecular composition of live cells exposed to electric pulses via label-free optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Grognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás García Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10471. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02890273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Enhanced Raman Spectroscopy for Quantitative Analysis: Results of a Large-Scale European Multi-Instrument Interlaboratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fornasaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Batista de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Beleites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (5), pp.4053-4064. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy Saliva Profiling as Biometric Tool for Disease Diagnostics: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4142. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a classification strategy of Raman data collected in different clinical conditions: application to the diagnosis of chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (4), pp.949-962. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02321-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Tumor Environment on Ion Channels: Implication for Breast Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Morjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schnipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.119382. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/112_2020_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFTR-deficient pigs display alterations of bone microarchitecture and composition at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.466-475. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2019.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on confounding factors likely to affect salivary infrared biosignatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (11), pp.2283-2290. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-01669-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into spectral histopathology: infrared-based scoring of tumour aggressiveness of squamous cell lung carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam C. Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kileztky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (15), pp.4246-4258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc04320e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation changes in human hair keratin observed using confocal Raman spectroscopy after active ingredient application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scandolera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on pre-processing step to ensure the clinical transferability of Raman data acquired on lymphocytes in different experimental and instrumental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.102931 -. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2019.102931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectral microimaging of inflammatory skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.e201700380. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201700380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the Protein Involvement in Cell Electropermeabilization using Confocal Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of the Interaction between Pulsed Electric Fields and Live Cells by Confocal Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (20), pp.10790 - 10797. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital de-waxing on FTIR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrício Augusto de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Britto Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (8), pp.1358-1370. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6an01975g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Drug-Eluting Embolic Chemoembolization of Hepatocellular Carcinoma: Study of Midterm Doxorubicin Delivery in Resected Liver Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien D’inca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Piardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.804-810. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvir.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman-based detection of hydroxyethyl starch in kidney allograft biopsies as a potential marker of allograft quality in kidney transplant recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezechiel Bankole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wynckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal Graft Fibrosis and Inflammation Quantification by an Automated Fourier–Transform Infrared Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (8), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1681/ASN.2015050601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of aging on type I collagen: label-free investigation using confocal reflectance microscopy and diffuse reflectance spectroscopy in 3D matrix model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Garnotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.8546-8555. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.7385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Cholesterol Distribution Influences Proteolytic Release of the LRP-1 Ectodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassil Dekky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2016.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully unsupervised inter-individual IR spectral histology of paraffinized tissue sections of normal colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Groh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201500285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Analysis of Lung Tumor Cell Lines: Implementation of an Invasiveness Scale Based on the Cell Infrared Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam C. Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kileztky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (17), pp.8459-8467. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la fibrose tissulaire par spectroscopie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (327), pp.163-164. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between changes in collagen fiber orientation during skin aging and collagen/water interactions by polarized-FTIR microimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Diébold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.6260 - 6268. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an00278h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo confocal Raman microspectroscopy of the human skin: highlighting of spectral markers associated to aging via a research of correlation between Raman and biometric mechanical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Froigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407, pp.8363 - 8372. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8964-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing in Vitro Ribose Induced DNA-Glycation Using Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.2655 - 2664. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Raman spectroscopy in nephrology: a candidate technique to detect hydroxyethyl starch of third generation in osmotic renal lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wynckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Van-Gulick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (21), pp.7382-7390. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an00821b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of skin collagen orientation associated with chronological aging as probed by polarized-FTIR micro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jezabel Feru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3an00353a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopies for the analysis of cutaneous permeation: experimental limiting factors identified in the case of caffeine penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiboust Jf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (4), pp.1325-1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared imaging as a cancer diagnostic tool: introducing a new concept of spectral barcodes for identifying molecular changes in colon tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diebold Md</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (3), pp.294-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring caffeine and resveratrol cutaneous permeation by confocal Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (9), pp.676-681. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201300011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy for skin characterization: a comparative study between human skin and pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiboust Jf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (16), pp.3673-3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of type I and IV collagens by raman microspectroscopy : identification of spectral markers of the dermo-epidermal junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brassart-Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (5-6), pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the laser wavelength effect in Raman analysis of skin epidermises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (18), pp.4241. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2AN16115J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Microimaging Using a Novel Multifiber-Based Device: A Feasibility Study on Pharmaceutical Tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.959235. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/959235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of an algorithm based on fuzzy clustering for analyzing tumoral heterogeneity in human skin carcinoma tissue sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (5), pp.799-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopy detects epigenetic modifications in living Jurkat leukemic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poplineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trussardi-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR spectral imaging of secreted mucus : a promising new tool for the histopathological recognition of human colonic adenocarcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (7), pp.921-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential diagnosis of cutaneous carcinomas by infrared spectral micro-imaging combined with pattern recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 134, pp.1208-1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnosis of peritoneal metastases by infrared microscopic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danielle Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Scaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393 (6-7), pp.1619-1627. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-2630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Raman microspectroscopy can reveal structural changes of peritumoral dermis in basal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (10), pp.1088-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of FTIR spectral imaging and chemometrics for tumour detection from paraffin-embedded biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 133 (2), pp.266-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR spectral imaging for histopathological characterization of xenografted human colon carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaub Mp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (22), pp.8461-9469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by confocal raman microspectroscopy of the molecular factors responsible for grain cohesion in the Triticum aestivum bread wheat. Role of the cell walls in the starchy endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.191-205. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2001.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of protein and phenolic constituents in wheat grain as probed by confocal raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2000.0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological development for the improvement of IR spectral histopathology applied to human colon cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marchal Bressenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillisement cutané par spectroscopie de réflectance diffuse appliquée au collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can diffuse reflectance spectroscopy emphasize skin-collagen alterations due to ageing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBS/SICC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of near infrared (NIR) and Raman spectroscopy as PAT tools for adherent Vero cell culture process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Biochemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, FARO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal raman microscopic characterization of the molecular species reponsible of the grain cohesion of Triticum aestivum wheat. Effect of chemical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04987576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Untereiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an01489h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43074-024-00146-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boulagnon-Rombi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00627a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Eymard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birembaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Boutegrabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gobinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c03118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nassif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alsamad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2020.119382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marchal Bressenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobinet Cyril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuiblet Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an02155h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02890273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Azan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grognot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Descamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67402-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fornasaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Batista de Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beleites" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02321-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mateu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01669-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam C. Polette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kileztky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04320e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essendoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scandolera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2019.102931" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebiskveradze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bertino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dugaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40448" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03597086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Augusto de Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Britto Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6an01975g" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien D&#8217;inca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Diebold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Piardi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2017.01.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bankole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wynckel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7385" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03588702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassil Dekky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l F&#233;r&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Groh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500285" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NXZHD5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02448690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00590" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2015.09.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Happillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Di&#233;bold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00278h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Froigneux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barlier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Couturaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8964-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chandra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00182" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuiblet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wynckel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Van-Gulick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00821b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thuong Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Feru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00353a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tfaili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiboust Jf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nallala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diebold Md" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201300011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDQS3BXS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719311v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feru" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassart-Pasco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfait" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780646v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN16115J" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/959235" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596034v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebiskveradze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrabie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poplineau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trussardi-R&#233;gnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolthuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395927v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly E." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Danielle Diebold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scaglia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2630-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Mp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2001.0391" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40QSBWN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697228v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0314" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HXRK8Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132058v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perraut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petiot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard-Moulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04987576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Untereiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an01489h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43074-024-00146-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boulagnon-Rombi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00627a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Eymard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birembaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Boutegrabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gobinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c03118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nassif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alsamad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2020.119382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marchal Bressenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobinet Cyril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuiblet Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an02155h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02890273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Azan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grognot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Descamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67402-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fornasaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Batista de Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beleites" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02321-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mateu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01669-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam C. Polette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kileztky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04320e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essendoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scandolera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2019.102931" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebiskveradze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bertino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dugaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40448" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03597086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Augusto de Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Britto Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6an01975g" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien D&#8217;inca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Diebold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Piardi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2017.01.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bankole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wynckel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7385" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03588702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassil Dekky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l F&#233;r&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Groh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500285" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NXZHD5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02448690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00590" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2015.09.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Happillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Di&#233;bold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00278h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Froigneux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barlier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Couturaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8964-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chandra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00182" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuiblet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wynckel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Van-Gulick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00821b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thuong Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Feru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00353a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tfaili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiboust Jf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nallala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diebold Md" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201300011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDQS3BXS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feru" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassart-Pasco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN16115J" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/959235" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596034v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebiskveradze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrabie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poplineau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trussardi-R&#233;gnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolthuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395927v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly E." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Danielle Diebold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scaglia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2630-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Mp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2001.0391" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40QSBWN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697228v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0314" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HXRK8Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132058v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perraut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petiot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard-Moulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>