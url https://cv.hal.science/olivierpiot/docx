--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Piot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue analysis by vibrational spectroscopy in Hirschsprung disease: feasibility and potential as a new intraoperative tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4an01489h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cancer-associated adipocytes by Raman spectroscopy and trajectory inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Buache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoniX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43074-024-00146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of circulating biomarkers of Crohn's disease and spondyloarthritis using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.e202200200. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.202200200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for the prediction of the chemotherapy response of metastatic colorectal cancer: comparing and combining H&E staining histopathology and infrared spectral histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Slimano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148 (16), pp.3909 - 3917. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3an00627a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Neoadjuvant Chemotherapy Response in Muscle-Invasive Bladder Cancer by Fourier-Transform Infrared Micro-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Feature Selection by a Genetic Algorithm for Mid-Infrared Spectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (46), pp.16050-16059. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c03118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hidradenitis suppurativa diagnosis via salivary infrared biosignatures: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.202000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth investigation of collagen non-enzymatic glycation by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.119382. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2020.119382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of paraffin pixels on FTIR images acquired on FFPE human samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marchal Bressenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (8), pp.3750-3761. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization selection of Raman data in the context of protein glycation: application of validity indices to PCA processed spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobinet Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuiblet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (8), pp.2945-2957. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an02155h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the molecular composition of live cells exposed to electric pulses via label-free optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Grognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás García Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10471. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02890273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Enhanced Raman Spectroscopy for Quantitative Analysis: Results of a Large-Scale European Multi-Instrument Interlaboratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fornasaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Batista de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Beleites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (5), pp.4053-4064. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy Saliva Profiling as Biometric Tool for Disease Diagnostics: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4142. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a classification strategy of Raman data collected in different clinical conditions: application to the diagnosis of chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (4), pp.949-962. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02321-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Tumor Environment on Ion Channels: Implication for Breast Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Morjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schnipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.119382. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/112_2020_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFTR-deficient pigs display alterations of bone microarchitecture and composition at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.466-475. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2019.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on confounding factors likely to affect salivary infrared biosignatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (11), pp.2283-2290. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-01669-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into spectral histopathology: infrared-based scoring of tumour aggressiveness of squamous cell lung carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam C. Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kileztky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (15), pp.4246-4258. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc04320e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation changes in human hair keratin observed using confocal Raman spectroscopy after active ingredient application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scandolera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on pre-processing step to ensure the clinical transferability of Raman data acquired on lymphocytes in different experimental and instrumental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.102931 -. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2019.102931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectral microimaging of inflammatory skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.e201700380. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201700380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the Protein Involvement in Cell Electropermeabilization using Confocal Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of the Interaction between Pulsed Electric Fields and Live Cells by Confocal Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (20), pp.10790 - 10797. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital de-waxing on FTIR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrício Augusto de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Britto Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (8), pp.1358-1370. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6an01975g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Drug-Eluting Embolic Chemoembolization of Hepatocellular Carcinoma: Study of Midterm Doxorubicin Delivery in Resected Liver Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien D’inca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Piardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.804-810. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvir.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman-based detection of hydroxyethyl starch in kidney allograft biopsies as a potential marker of allograft quality in kidney transplant recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezechiel Bankole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wynckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal Graft Fibrosis and Inflammation Quantification by an Automated Fourier–Transform Infrared Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (8), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1681/ASN.2015050601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of aging on type I collagen: label-free investigation using confocal reflectance microscopy and diffuse reflectance spectroscopy in 3D matrix model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Garnotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.8546-8555. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.7385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Cholesterol Distribution Influences Proteolytic Release of the LRP-1 Ectodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassil Dekky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2016.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully unsupervised inter-individual IR spectral histology of paraffinized tissue sections of normal colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Groh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201500285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Analysis of Lung Tumor Cell Lines: Implementation of an Invasiveness Scale Based on the Cell Infrared Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam C. Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kileztky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (17), pp.8459-8467. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la fibrose tissulaire par spectroscopie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (327), pp.163-164. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between changes in collagen fiber orientation during skin aging and collagen/water interactions by polarized-FTIR microimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Diébold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.6260 - 6268. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an00278h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo confocal Raman microspectroscopy of the human skin: highlighting of spectral markers associated to aging via a research of correlation between Raman and biometric mechanical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Froigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407, pp.8363 - 8372. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8964-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing in Vitro Ribose Induced DNA-Glycation Using Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.2655 - 2664. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Raman spectroscopy in nephrology: a candidate technique to detect hydroxyethyl starch of third generation in osmotic renal lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wynckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Van-Gulick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (21), pp.7382-7390. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an00821b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of skin collagen orientation associated with chronological aging as probed by polarized-FTIR micro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jezabel Feru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3an00353a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopies for the analysis of cutaneous permeation: experimental limiting factors identified in the case of caffeine penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiboust Jf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (4), pp.1325-1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared imaging as a cancer diagnostic tool: introducing a new concept of spectral barcodes for identifying molecular changes in colon tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diebold Md</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (3), pp.294-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring caffeine and resveratrol cutaneous permeation by confocal Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (9), pp.676-681. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201300011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy for skin characterization: a comparative study between human skin and pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiboust Jf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (16), pp.3673-3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of type I and IV collagens by raman microspectroscopy : identification of spectral markers of the dermo-epidermal junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brassart-Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (5-6), pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the laser wavelength effect in Raman analysis of skin epidermises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (18), pp.4241. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2AN16115J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Microimaging Using a Novel Multifiber-Based Device: A Feasibility Study on Pharmaceutical Tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.959235. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/959235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of an algorithm based on fuzzy clustering for analyzing tumoral heterogeneity in human skin carcinoma tissue sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (5), pp.799-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopy detects epigenetic modifications in living Jurkat leukemic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poplineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trussardi-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR spectral imaging of secreted mucus : a promising new tool for the histopathological recognition of human colonic adenocarcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (7), pp.921-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential diagnosis of cutaneous carcinomas by infrared spectral micro-imaging combined with pattern recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 134, pp.1208-1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnosis of peritoneal metastases by infrared microscopic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danielle Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Scaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393 (6-7), pp.1619-1627. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-2630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Raman microspectroscopy can reveal structural changes of peritumoral dermis in basal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (10), pp.1088-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of FTIR spectral imaging and chemometrics for tumour detection from paraffin-embedded biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 133 (2), pp.266-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR spectral imaging for histopathological characterization of xenografted human colon carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaub Mp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (22), pp.8461-9469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by confocal raman microspectroscopy of the molecular factors responsible for grain cohesion in the Triticum aestivum bread wheat. Role of the cell walls in the starchy endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.191-205. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2001.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of protein and phenolic constituents in wheat grain as probed by confocal raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2000.0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological development for the improvement of IR spectral histopathology applied to human colon cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marchal Bressenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillisement cutané par spectroscopie de réflectance diffuse appliquée au collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can diffuse reflectance spectroscopy emphasize skin-collagen alterations due to ageing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBS/SICC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of near infrared (NIR) and Raman spectroscopy as PAT tools for adherent Vero cell culture process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Biochemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, FARO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal raman microscopic characterization of the molecular species reponsible of the grain cohesion of Triticum aestivum wheat. Effect of chemical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Piot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue analysis by vibrational spectroscopy in Hirschsprung disease: feasibility and potential as a new intraoperative tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Combescot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Laconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d4an01489h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of cancer-associated adipocytes by Raman spectroscopy and trajectory inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Buache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lalun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Miguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhotoniX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s43074-024-00146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning for the prediction of the chemotherapy response of metastatic colorectal cancer: comparing and combining H&E staining histopathology and infrared spectral histopathology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Slimano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 148 (16), pp.3909 - 3917. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3an00627a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of circulating biomarkers of Crohn's disease and spondyloarthritis using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Rouillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Netter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (2), pp.e202200200. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.202200200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Feature Selection by a Genetic Algorithm for Mid-Infrared Spectral Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 94 (46), pp.16050-16059. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.2c03118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Neoadjuvant Chemotherapy Response in Muscle-Invasive Bladder Cancer by Fourier-Transform Infrared Micro-Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mazza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Eymard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.21. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers14010021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In depth investigation of collagen non-enzymatic glycation by Raman spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 251, pp.119382. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2020.119382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into hidradenitis suppurativa diagnosis via salivary infrared biosignatures: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Nassif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.202000327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic identification of paraffin pixels on FTIR images acquired on FFPE human samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marchal Bressenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93 (8), pp.3750-3761. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.0c03910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Enhanced Raman Spectroscopy for Quantitative Analysis: Results of a Large-Scale European Multi-Instrument Interlaboratory Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Fornasaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Baia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Batista de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Beleites</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 92 (5), pp.4053-4064. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.9b05658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the molecular composition of live cells exposed to electric pulses via label-free optical methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Grognot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomás García Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.10471. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-67402-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02890273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards normalization selection of Raman data in the context of protein glycation: application of validity indices to PCA processed spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Alsamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gobinet Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuiblet Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 145 (8), pp.2945-2957. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c9an02155h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a classification strategy of Raman data collected in different clinical conditions: application to the diagnosis of chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 412 (4), pp.949-962. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-02321-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy Saliva Profiling as Biometric Tool for Disease Diagnostics: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (18), pp.4142. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25184142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the Tumor Environment on Ion Channels: Implication for Breast Cancer Progression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halima Ouadid-Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Morjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Schnipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahidouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 251, pp.119382. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/112_2020_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CFTR-deficient pigs display alterations of bone microarchitecture and composition at birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Braux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.466-475. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcf.2019.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on pre-processing step to ensure the clinical transferability of Raman data acquired on lymphocytes in different experimental and instrumental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.H Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beljebbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vibrational Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.102931 -. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vibspec.2019.102931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on confounding factors likely to affect salivary infrared biosignatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Derruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Mateu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lorimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 411 (11), pp.2283-2290. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-019-01669-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights into spectral histopathology: infrared-based scoring of tumour aggressiveness of squamous cell lung carcinomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam C. Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kileztky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (15), pp.4246-4258. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c8sc04320e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformation changes in human hair keratin observed using confocal Raman spectroscopy after active ingredient application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Essendoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Scandolera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Cosmetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41 (3), pp.203-212. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ics.12528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02309312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-infrared spectral microimaging of inflammatory skin lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bertino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dugaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Roquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.e201700380. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201700380⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demonstration of the Protein Involvement in Cell Electropermeabilization using Confocal Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep40448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doxorubicin Drug-Eluting Embolic Chemoembolization of Hepatocellular Carcinoma: Study of Midterm Doxorubicin Delivery in Resected Liver Specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien D’inca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tullio Piardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JVIR: Journal of Vascular and Interventional Radiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (6), pp.804-810. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvir.2017.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Characterization of the Interaction between Pulsed Electric Fields and Live Cells by Confocal Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Azan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Merla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (20), pp.10790 - 10797. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.7b02079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital de-waxing on FTIR images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrício Augusto de Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganesh Sockalingum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Britto Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 142 (8), pp.1358-1370. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6an01975g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renal Graft Fibrosis and Inflammation Quantification by an Automated Fourier–Transform Infrared Imaging Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27 (8), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1681/ASN.2015050601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman-based detection of hydroxyethyl starch in kidney allograft biopsies as a potential marker of allograft quality in kidney transplant recipients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ezechiel Bankole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Wynckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep33045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highlighting the impact of aging on type I collagen: label-free investigation using confocal reflectance microscopy and diffuse reflectance spectroscopy in 3D matrix model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Garnotel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncotarget</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (8), pp.8546-8555. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18632/oncotarget.7385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Cholesterol Distribution Influences Proteolytic Release of the LRP-1 Ectodomain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bassil Dekky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Wahart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Sartelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Féré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2016.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully unsupervised inter-individual IR spectral histology of paraffinized tissue sections of normal colon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jeannesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Groh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (5), pp.521-532. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201500285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05259305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational Analysis of Lung Tumor Cell Lines: Implementation of an Invasiveness Scale Based on the Cell Infrared Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam C. Polette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Kileztky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 88 (17), pp.8459-8467. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.6b00590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02448690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification de la fibrose tissulaire par spectroscopie infrarouge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Birembaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 99 (327), pp.163-164. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.morpho.2015.09.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the relationship between changes in collagen fiber orientation during skin aging and collagen/water interactions by polarized-FTIR microimaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teddy Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bouland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fichel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danièle Diébold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140, pp.6260 - 6268. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an00278h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo confocal Raman microspectroscopy of the human skin: highlighting of spectral markers associated to aging via a research of correlation between Raman and biometric mechanical measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Gaydou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Froigneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Barlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Couturaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 407, pp.8363 - 8372. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-015-8964-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probing in Vitro Ribose Induced DNA-Glycation Using Raman Microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutam Chandra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 87, pp.2655 - 2664. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.analchem.5b00182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Raman spectroscopy in nephrology: a candidate technique to detect hydroxyethyl starch of third generation in osmotic renal lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vuiblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Wynckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Van-Gulick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 140 (21), pp.7382-7390. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5an00821b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of skin collagen orientation associated with chronological aging as probed by polarized-FTIR micro-imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Thuong Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jezabel Feru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Terryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 139, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3an00353a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring caffeine and resveratrol cutaneous permeation by confocal Raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (9), pp.676-681. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jbio.201300011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational spectroscopies for the analysis of cutaneous permeation: experimental limiting factors identified in the case of caffeine penetration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiboust Jf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 405 (4), pp.1325-1332</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared imaging as a cancer diagnostic tool: introducing a new concept of spectral barcodes for identifying molecular changes in colon tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Nallala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diebold Md</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cytometry Part A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 83 (3), pp.294-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal Raman microspectroscopy for skin characterization: a comparative study between human skin and pig skin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angiboust Jf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (16), pp.3673-3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of type I and IV collagens by raman microspectroscopy : identification of spectral markers of the dermo-epidermal junction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Feru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brassart-Pasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (5-6), pp.421-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shedding light on the laser wavelength effect in Raman analysis of skin epidermises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendal Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 137 (18), pp.4241. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2AN16115J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman Microimaging Using a Novel Multifiber-Based Device: A Feasibility Study on Pharmaceutical Tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Tfaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012, pp.959235. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2012/959235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman microspectroscopy detects epigenetic modifications in living Jurkat leukemic cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Poplineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trussardi-Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Happillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epigenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.785-794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automation of an algorithm based on fuzzy clustering for analyzing tumoral heterogeneity in human skin carcinoma tissue sections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Sebiskveradze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Vrabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratory Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91 (5), pp.799-811</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00596034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR spectral imaging of secreted mucus : a promising new tool for the histopathological recognition of human colonic adenocarcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gobinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 56 (7), pp.921-931</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00505068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential diagnosis of cutaneous carcinomas by infrared spectral micro-imaging combined with pattern recognition.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 134, pp.1208-1214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00395927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnosis of peritoneal metastases by infrared microscopic imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Untereiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Danielle Diebold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Scaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 393 (6-7), pp.1619-1627. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-009-2630-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00380231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized Raman microspectroscopy can reveal structural changes of peritumoral dermis in basal cell carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 62 (10), pp.1088-1094</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00330667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of FTIR spectral imaging and chemometrics for tumour detection from paraffin-embedded biopsies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ly E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyst</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 133 (2), pp.266-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR spectral imaging for histopathological characterization of xenografted human colon carcinomas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wolthuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Travo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nicolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Neuville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaub Mp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (22), pp.8461-9469</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00343346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation by confocal raman microspectroscopy of the molecular factors responsible for grain cohesion in the Triticum aestivum bread wheat. Role of the cell walls in the starchy endosperm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 34, pp.191-205. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2001.0391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution of protein and phenolic constituents in wheat grain as probed by confocal raman microspectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cereal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.57-71. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/jcrs.2000.0314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological development for the improvement of IR spectral histopathology applied to human colon cancer samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Warda Boutegrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Boulagnon-Rombi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Marchal Bressenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">chimiométrie 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillisement cutané par spectroscopie de réflectance diffuse appliquée au collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OptDiag 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can diffuse reflectance spectroscopy emphasize skin-collagen alterations due to ageing?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Roig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Koenig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBS/SICC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01132033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of near infrared (NIR) and Raman spectroscopy as PAT tools for adherent Vero cell culture process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Petiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bernard-Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gény</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European Symposium on Biochemical Engineering Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, FARO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confocal raman microscopic characterization of the molecular species reponsible of the grain cohesion of Triticum aestivum wheat. Effect of chemical treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Autran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Manfait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04987576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Untereiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an01489h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43074-024-00146-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boulagnon-Rombi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00627a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Eymard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birembaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Boutegrabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gobinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c03118" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164547v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nassif" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000327" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164512v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alsamad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaisson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2020.119382" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marchal Bressenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164513v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobinet Cyril" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuiblet Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an02155h" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02890273v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Azan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grognot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Descamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67402-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572237v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fornasaro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Batista de Carvalho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beleites" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05658" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robinet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184142" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934149v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobinet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02321-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310362v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mateu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01669-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam C. Polette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kileztky" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04320e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309312v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essendoubi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scandolera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12528" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484491v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2019.102931" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebiskveradze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bertino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dugaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40448" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03597086v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02079" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929430v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Augusto de Lima" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Britto Garcia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6an01975g" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929441v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien D&#8217;inca" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Diebold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Piardi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcus" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2017.01.018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406273v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bankole" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wynckel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7385" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03588702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassil Dekky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l F&#233;r&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Groh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500285" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NXZHD5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02448690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00590" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2015.09.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Happillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Di&#233;bold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00278h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Froigneux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barlier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Couturaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8964-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chandra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00182" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuiblet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wynckel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Van-Gulick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00821b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thuong Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Feru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00353a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832938v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tfaili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiboust Jf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nallala" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diebold Md" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouch&#233;" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529982v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201300011" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDQS3BXS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feru" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassart-Pasco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN16115J" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/959235" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596034v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebiskveradze" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrabie" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678992v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poplineau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trussardi-R&#233;gnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolthuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395927v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly E." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Danielle Diebold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scaglia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2630-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330667v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277582v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343346v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Mp" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674452v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2001.0391" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40QSBWN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697228v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0314" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HXRK8Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419338v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132058v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perraut" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132033v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petiot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard-Moulin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838983v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04987576v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combescot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Piot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Untereiner" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laconi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4an01489h" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goffin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Buache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lalun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Miguel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43074-024-00146-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brunel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Prada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Slimano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Boulagnon-Rombi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouch&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3an00627a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04168372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Rouillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202200200" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warda Boutegrabet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guenot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gobinet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.2c03118" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03529655v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mazza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaydou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Eymard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birembaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Untereiner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14010021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Alsamad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vuiblet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillery" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Jaisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2020.119382" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164547v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derruau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganesh Sockalingum" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Nassif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.202000327" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Marchal Bressenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c03910" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04572237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fornasaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Baia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Batista de Carvalho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beleites" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.9b05658" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02890273v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Azan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Grognot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Garc&#237;a S&#225;nchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Descamps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67402-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164513v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gobinet Cyril" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuiblet Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaisson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9an02155h" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02934149v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#233;r&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gobinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Liu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beljebbar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02321-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02978394v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25184142" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03164510v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Ouadid-Ahidouch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Morjani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Schnipper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Girault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahidouch" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/112_2020_19" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406264v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2019.10.023" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484491v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H Liu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vibspec.2019.102931" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Mateu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lorimier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-01669-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310329v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam C. Polette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kileztky" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc04320e" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02309312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Essendoubi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Meunier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scandolera" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manfait" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12528" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02310429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebiskveradze" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bertino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dugaret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Roquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201700380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929412v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Breton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep40448" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien D&#8217;inca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Diebold" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tullio Piardi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvir.2017.01.018" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03597086v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Merla" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b02079" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02929430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Augusto de Lima" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Britto Garcia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6an01975g" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451676v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2015050601" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02406273v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ezechiel Bankole" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wynckel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33045" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748359v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guilbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Roig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Garnotel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeannesson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7385" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03588702v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassil Dekky" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Wahart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l F&#233;r&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2016.00025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259305v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Nguyen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Groh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201500285" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9NXZHD5R-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02448690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b00590" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013668v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.morpho.2015.09.032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170580v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Happillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fichel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dani&#232;le Di&#233;bold" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00278h" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170504v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Froigneux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Barlier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Couturaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-015-8964-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170521v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goutam Chandra" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5b00182" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03013663v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vuiblet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nguyen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wynckel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Van-Gulick" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5an00821b" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170594v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Thuong Nguyen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jezabel Feru" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3an00353a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529982v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Angiboust" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbio.201300011" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VDQS3BXS-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832938v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tfaili" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Josse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angiboust Jf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Baillet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832866v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nallala" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diebold Md" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouch&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780646v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Manfait" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719311v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Nguyen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feru" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brassart-Pasco" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2AN16115J" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529893v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/959235" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678992v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poplineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trussardi-R&#233;gnier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Happillon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596034v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sebiskveradze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vrabie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505068v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Travo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wolthuis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395927v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ly E." TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00380231v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Danielle Diebold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scaglia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-009-2630-2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WXG88BJF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277582v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343346v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicolet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neuville" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Mp" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Autran" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2001.0391" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K40QSBWN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697228v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jcrs.2000.0314" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HXRK8Q-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419338v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouche" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Koenig" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perraut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132033v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401210v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petiot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernard-Moulin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;ny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838983v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>