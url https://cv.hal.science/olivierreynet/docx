--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1135,787 +1135,787 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Based System for Continuous Electrocardiography Monitoring during Surgery</w:t>
+                <w:t xml:space="preserve">L’altérité alternante de l’apprenti ingénieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Bensafia</w:t>
+                <w:t xml:space="preserve">Mathieu Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mansour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
+                <w:t xml:space="preserve">Dorian Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBSAT 2017 : 19th International Conference on Biomedical Signal Analysis Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IXe colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651643v1</w:t>
+                <w:t xml:space="preserve">hal-01651596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’altérité alternante de l’apprenti ingénieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wireless Based System for Continuous Electrocardiography Monitoring during Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Bensafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Courdier</w:t>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Peron</w:t>
+                <w:t xml:space="preserve">Gilles Le Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICBSAT 2017 : 19th International Conference on Biomedical Signal Analysis Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651596v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation pédagogique ou accélération temporelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque QPES. Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238867v1</w:t>
+                <w:t xml:space="preserve">hal-01205991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique ou accélération temporelle ?</w:t>
+                <w:t xml:space="preserve">Analyse des tensions des discours innovationnels et éthiques dans les formations d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque QPES. Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205991v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des tensions des discours innovationnels et éthiques dans les formations d’ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SWARMON—Real-Time Localization System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descours Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drouot Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Viravau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Robotic Sailing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Åland, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23335-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238739v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRANSFORMATIONS DES PROJETS TECHNIQUES LONGS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QPES - Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ensta Bretagne, Telecom Bretagne, UBO, Jun 2015, Brest, France. pp.236-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWARMON—Real-Time Localization System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Drouot Bastien</w:t>
+                <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Viravau</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Robotic Sailing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206069v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238852v1</w:t>
+                <w:t xml:space="preserve">hal-01238867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Ingénierie système à l'Apprentissage système</w:t>
               </w:r>
@@ -2081,277 +2081,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de route pour un robot voilier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Le Bars</w:t>
+                <w:t xml:space="preserve">Système d'assistance à la navigation handivoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brocheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Wibaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Menage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.695-702</w:t>
+              <w:t xml:space="preserve">Handicap 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728390v1</w:t>
+                <w:t xml:space="preserve">hal-00854812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'assistance à la navigation handivoile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de route pour un robot voilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brocheton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bruget</w:t>
+                <w:t xml:space="preserve">Yvon Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Wibaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
+                <w:t xml:space="preserve">Olivier Menage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.180</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.695-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854812v1</w:t>
+                <w:t xml:space="preserve">hal-00728390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using interval methods in the context of robust localization of underwater robots</w:t>
               </w:r>
@@ -3115,90 +3115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWARMON—Real-Time Localization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boye Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descours Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drouot Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Terkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1293618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00670459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7T7TLG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acher Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Peron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238739v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203464v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Benoit" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descours Quentin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Viravau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00583049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ledieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2003.1230313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boye Jean-Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Terkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1293618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00670459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7T7TLG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acher Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Peron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descours Quentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Viravau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00583049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ledieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2003.1230313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boye Jean-Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>