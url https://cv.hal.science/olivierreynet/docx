--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -1135,385 +1135,385 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’altérité alternante de l’apprenti ingénieur</w:t>
+                <w:t xml:space="preserve">Wireless Based System for Continuous Electrocardiography Monitoring during Surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Courdier</w:t>
+                <w:t xml:space="preserve">Kahina Bensafia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Peron</w:t>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICBSAT 2017 : 19th International Conference on Biomedical Signal Analysis Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651596v1</w:t>
+                <w:t xml:space="preserve">hal-01651643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Based System for Continuous Electrocardiography Monitoring during Surgery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’altérité alternante de l’apprenti ingénieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mansour</w:t>
+                <w:t xml:space="preserve">Mathieu Courdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Le Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
+                <w:t xml:space="preserve">Dorian Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBSAT 2017 : 19th International Conference on Biomedical Signal Analysis Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">IXe colloque Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651643v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique ou accélération temporelle ?</w:t>
+                <w:t xml:space="preserve">Analyse des tensions des discours innovationnels et éthiques dans les formations d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque QPES. Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205991v1</w:t>
+                <w:t xml:space="preserve">hal-01238739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des tensions des discours innovationnels et éthiques dans les formations d’ingénieurs</w:t>
+                <w:t xml:space="preserve">Innovation pédagogique ou accélération temporelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque QPES. Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238739v1</w:t>
+                <w:t xml:space="preserve">hal-01205991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWARMON—Real-Time Localization System</w:t>
               </w:r>
@@ -2081,277 +2081,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'assistance à la navigation handivoile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi de route pour un robot voilier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Le Bars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brocheton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kevin Bruget</w:t>
+                <w:t xml:space="preserve">Yvon Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Wibaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Clement</w:t>
+                <w:t xml:space="preserve">Olivier Menage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handicap 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.180</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.695-702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00854812v1</w:t>
+                <w:t xml:space="preserve">hal-00728390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de route pour un robot voilier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Le Bars</w:t>
+                <w:t xml:space="preserve">Système d'assistance à la navigation handivoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brocheton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bruget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Wibaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Clement</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Menage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Francophone d'Automatique (CIFA2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.695-702</w:t>
+              <w:t xml:space="preserve">Handicap 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728390v1</w:t>
+                <w:t xml:space="preserve">hal-00854812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using interval methods in the context of robust localization of underwater robots</w:t>
               </w:r>
@@ -2534,191 +2534,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust TDOA Passive Location Using Interval Analysis and Contractor Programming</w:t>
+                <w:t xml:space="preserve">Estimability Characterization Using A New Interval-Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518537v1</w:t>
+                <w:t xml:space="preserve">hal-01651513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimability Characterization Using A New Interval-Based Method</w:t>
+                <w:t xml:space="preserve">Robust TDOA Passive Location Using Interval Analysis and Contractor Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651513v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust TDOA passive location using interval analysis and contractor programming</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar Conference - Surveillance for a Safer World, 2009. RADAR. International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3641,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Terkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1293618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00670459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7T7TLG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acher Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651596v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Peron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205991v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238739v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descours Quentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Viravau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00583049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ledieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2003.1230313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boye Jean-Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Terkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1293618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00670459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7T7TLG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acher Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Peron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descours Quentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Viravau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00583049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ledieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2003.1230313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boye Jean-Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>