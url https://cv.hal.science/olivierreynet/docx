--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1355,567 +1355,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des tensions des discours innovationnels et éthiques dans les formations d’ingénieurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Coadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Ingenium. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238739v1</w:t>
+                <w:t xml:space="preserve">hal-01238867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique ou accélération temporelle ?</w:t>
+                <w:t xml:space="preserve">Analyse des tensions des discours innovationnels et éthiques dans les formations d’ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque QPES. Questions de pédagogie dans l'enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">Colloque Ingenium. Création, créativité et innovation dans la formation et l'activité d'ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Ingenium, Cnam, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205991v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWARMON—Real-Time Localization System</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation pédagogique ou accélération temporelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Viravau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Robotic Sailing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque QPES. Questions de pédagogie dans l'enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206069v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRANSFORMATIONS DES PROJETS TECHNIQUES LONGS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SWARMON—Real-Time Localization System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourdon Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descours Quentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drouot Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Reynet</w:t>
+                <w:t xml:space="preserve">Thibault Viravau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES - Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Robotic Sailing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Åland, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23335-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203464v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
+                <w:t xml:space="preserve">TRANSFORMATIONS DES PROJETS TECHNIQUES LONGS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Coadour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
+              <w:t xml:space="preserve">QPES - Questions de Pédagogie dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ensta Bretagne, Telecom Bretagne, UBO, Jun 2015, Brest, France. pp.236-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238852v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Codesigned and coconstructed leadership training of engineers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Dispositif co-construit de formation au leadership : former au leadership réflexif au-delà de l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Coadour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christiane Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2015. Diversity in engineering education: an opportunity to face the new trends of engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Engineering Education, Polytech Orléans, Jun 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">QPES 2015. Questions de Pédagogie dans l’Enseignement Supérieur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238867v1</w:t>
+                <w:t xml:space="preserve">hal-01238852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'Ingénierie système à l'Apprentissage système</w:t>
               </w:r>
@@ -2534,191 +2534,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimability Characterization Using A New Interval-Based Method</w:t>
+                <w:t xml:space="preserve">Robust TDOA Passive Location Using Interval Analysis and Contractor Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Lausanne, France</w:t>
+              <w:t xml:space="preserve">Radar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651513v1</w:t>
+                <w:t xml:space="preserve">hal-00518537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust TDOA Passive Location Using Interval Analysis and Contractor Programming</w:t>
+                <w:t xml:space="preserve">Estimability Characterization Using A New Interval-Based Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Bordeaux, France. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">Small Workshop on Interval Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518537v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust TDOA passive location using interval analysis and contractor programming</w:t>
               </w:r>
@@ -2730,51 +2730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radar Conference - Surveillance for a Safer World, 2009. RADAR. International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France. pp.1 - 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3115,90 +3115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWARMON—Real-Time Localization System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourdon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boye Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descours Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drouot Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Reynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Terkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1293618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00670459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7T7TLG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acher Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Peron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238739v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205991v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206069v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Benoit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descours Quentin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Viravau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203464v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00583049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651513v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ledieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2003.1230313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boye Jean-Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02508802v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliah Majed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Harb" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Reynet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2979280" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morace" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik May" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudius Terkowsky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03043797.2017.1293618" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01369735v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aries Philippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Vinh Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000001458" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01069935v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bruget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernt Weber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00670459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Le Bars" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sliwka" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.11.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7T7TLG6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518505v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Acher Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Acher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ledieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Adenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911242v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deprot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Latrach" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651643v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bensafia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Maillot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Peron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238867v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coadour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Gillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238739v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01205991v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01206069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdon Benoit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Descours Quentin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drouot Bastien" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Viravau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203464v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Thomas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238852v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00840647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruget Kevin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02276-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00728390v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Gallou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Menage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brocheton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Wibaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-00583049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911269v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Lann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chabert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01651513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911254v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ledieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2003.1230313" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02473913v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683999v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316461v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boye Jean-Jacques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23335-2_9" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871304v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voisin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003751v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>