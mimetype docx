--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -2075,51 +2075,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
+                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -2150,97 +2150,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
+              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179753v1</w:t>
+                <w:t xml:space="preserve">hal-02605237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -2271,73 +2271,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605237v1</w:t>
+                <w:t xml:space="preserve">hal-01179753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t>
               </w:r>
@@ -2542,151 +2542,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
+                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Peyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193095v1</w:t>
+                <w:t xml:space="preserve">hal-01143219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage de la langue naturelle à une requête SPARQL dans le système SWIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2715,152 +2702,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
+                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Peyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
+              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143219v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
               </w:r>
@@ -3298,247 +3298,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo : Swip, a semantic web interface using patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Semantic Web Conference (ISWC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188257v1</w:t>
+                <w:t xml:space="preserve">hal-02598869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Demo : Swip, a semantic web interface using patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
+              <w:t xml:space="preserve">The 12th International Semantic Web Conference (ISWC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598869v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des patrons modulaires de requêtes SPARQL dans le système SWIP</w:t>
               </w:r>
@@ -3911,51 +3911,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
+                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -3973,73 +3973,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197554v1</w:t>
+                <w:t xml:space="preserve">hal-01123246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
               </w:r>
@@ -4127,51 +4127,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
+                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -4189,73 +4189,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123246v1</w:t>
+                <w:t xml:space="preserve">hal-01197554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Graphs as Cooperative Formalism to Build and Validate a Domain Expertise</w:t>
               </w:r>
@@ -4485,282 +4485,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy semantic approach for data integration applied to risk in food: an example about the cold chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dervin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Sciences Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123249v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Fuzzy semantic approach for data integration applied to risk in food: an example about the cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Sciences Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/IUFoST:20060659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
+                <w:t xml:space="preserve">hal-01123249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using fuzzy conceptual graphs to map ontologies</w:t>
               </w:r>
@@ -5513,247 +5513,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Maebashi, Japan. pp.98-107, </w:t>
+              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676722v1</w:t>
+                <w:t xml:space="preserve">hal-02676616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Maebashi, Japan. pp.98-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02676616v1</w:t>
+                <w:t xml:space="preserve">hal-02676722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t>
               </w:r>
@@ -6229,238 +6229,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03080009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified querying system of both structured and semi-structured imprecise data using fuzzy view</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Validation et réparation sémantique de graphes conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. Congrès Reconnaissance des Formes et Intelligence Artificielle, RFIA’2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.205-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694666v1</w:t>
+                <w:t xml:space="preserve">hal-01123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et réparation sémantique de graphes conceptuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Towards a unified querying system of both structured and semi-structured imprecise data using fuzzy view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès Reconnaissance des Formes et Intelligence Artificielle, RFIA’2000</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Darmstadt, Germany. pp.207-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10722280_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123210v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système unifié d’interrogation de données imprécises structurées et semi-structurées utilisant des vues floues</w:t>
               </w:r>
@@ -7013,256 +7013,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopération de connaissances hétérogènes pour la construction et la validation de l'expertise d'un domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E-12, pp.167-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557628v1</w:t>
+                <w:t xml:space="preserve">lirmm-00358016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération de connaissances hétérogènes pour la construction et la validation de l'expertise d'un domaine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (1), pp.174-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00358016v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIEL System: Uniform Interrogation of Structured and Weakly-Structured Imprecise Data</w:t>
               </w:r>
@@ -7358,260 +7358,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy semantic tagging and flexible querying of XML documents extracted from the Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26 (1), pp.25-40. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (10), pp.1397-1410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10844-006-5449-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2006.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123449v1</w:t>
+                <w:t xml:space="preserve">lirmm-00112938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy semantic tagging and flexible querying of XML documents extracted from the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (1), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-006-5449-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2006.161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112938v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic validation of conceptual graphs</w:t>
               </w:r>
@@ -7843,51 +7843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy querying of incomplete, imprecise, and heterogeneously structured data in the relational model using ontologies and rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9037,51 +9037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557114v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lanot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stapleton Gem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2D016386CD176FDA9A8AEF9A0AB2DB6FE51501C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694666v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722280_14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJL29WW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557114v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lanot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stapleton Gem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2D016386CD176FDA9A8AEF9A0AB2DB6FE51501C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722280_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJL29WW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>