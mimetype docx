--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2075,51 +2075,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
+                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -2150,97 +2150,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605237v1</w:t>
+                <w:t xml:space="preserve">hal-01179753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
+                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
@@ -2271,73 +2271,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
+              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179753v1</w:t>
+                <w:t xml:space="preserve">hal-02605237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t>
               </w:r>
@@ -2542,138 +2542,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
+                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Peyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
+              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01143219v1</w:t>
+                <w:t xml:space="preserve">hal-01193095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passage de la langue naturelle à une requête SPARQL dans le système SWIP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2702,165 +2715,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01107314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
+                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Peyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193095v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
               </w:r>
@@ -3911,51 +3911,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
+                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -3973,73 +3973,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123246v1</w:t>
+                <w:t xml:space="preserve">hal-01197554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
               </w:r>
@@ -4127,51 +4127,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
+                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
@@ -4189,73 +4189,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197554v1</w:t>
+                <w:t xml:space="preserve">hal-01123246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Graphs as Cooperative Formalism to Build and Validate a Domain Expertise</w:t>
               </w:r>
@@ -4485,282 +4485,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+                <w:t xml:space="preserve">Fuzzy semantic approach for data integration applied to risk in food: an example about the cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Sciences Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/IUFoST:20060659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
+                <w:t xml:space="preserve">hal-01123249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy semantic approach for data integration applied to risk in food: an example about the cold chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dervin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Sciences Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123249v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using fuzzy conceptual graphs to map ontologies</w:t>
               </w:r>
@@ -5513,247 +5513,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t>
+              <w:t xml:space="preserve">ISMIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Maebashi, Japan. pp.98-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676616v1</w:t>
+                <w:t xml:space="preserve">hal-02676722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02676722v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t>
               </w:r>
@@ -7013,256 +7013,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération de connaissances hétérogènes pour la construction et la validation de l'expertise d'un domaine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (1), pp.174-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00358016v1</w:t>
+                <w:t xml:space="preserve">hal-00557628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopération de connaissances hétérogènes pour la construction et la validation de l'expertise d'un domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E-12, pp.167-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557628v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00358016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The MIEL System: Uniform Interrogation of Structured and Weakly-Structured Imprecise Data</w:t>
               </w:r>
@@ -7358,260 +7358,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00195268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fuzzy semantic tagging and flexible querying of XML documents extracted from the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (10), pp.1397-1410. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (1), pp.25-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2006.161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10844-006-5449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00112938v1</w:t>
+                <w:t xml:space="preserve">hal-01123449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy semantic tagging and flexible querying of XML documents extracted from the Web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (10), pp.1397-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2006.161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10844-006-5449-8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01123449v1</w:t>
+                <w:t xml:space="preserve">lirmm-00112938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic validation of conceptual graphs</w:t>
               </w:r>
@@ -7843,51 +7843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy querying of incomplete, imprecise, and heterogeneously structured data in the relational model using ontologies and rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9037,51 +9037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557114v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lanot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stapleton Gem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2D016386CD176FDA9A8AEF9A0AB2DB6FE51501C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722280_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJL29WW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557114v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lanot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stapleton Gem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2D016386CD176FDA9A8AEF9A0AB2DB6FE51501C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722280_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJL29WW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>