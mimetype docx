--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -378,51 +378,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01331006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -632,7434 +632,7655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign (regular paper)</w:t>
+                <w:t xml:space="preserve">Generating Expressive Correspondences: An Approach Based on User Knowledge Needs and A-Box Relation Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+                <w:t xml:space="preserve">Cássia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching (OM 2018 @ ISWC 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Semantic Web - ISWC 2020 - 19th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Athens (Athens University of Economics and Business &amp; National and Kapodistrian University of Athens, Greece. pp.565-583, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62419-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102381v1</w:t>
+                <w:t xml:space="preserve">hal-04772870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-Oriented Complex Ontology Alignment: Two Alignment Evaluation Sets</w:t>
+                <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign (regular paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Semantic Web Conference (ESWC 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching (OM 2018 @ ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.(on line)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102383v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex matching based on competency questions for alignment: a first sketch (short paper)</w:t>
+                <w:t xml:space="preserve">Task-Oriented Complex Ontology Alignment: Two Alignment Evaluation Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC'18 2018), Monterey, 08/10/18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Semantic Web Conference (ESWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Heraklion, Greece. pp.655--670, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93417-4_42⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02102382v1</w:t>
+                <w:t xml:space="preserve">hal-02102383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign</w:t>
+                <w:t xml:space="preserve">Complex matching based on competency questions for alignment: a first sketch (short paper)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Ontology Matching co-located with the 17th ISCW (OM@ISWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.138-143</w:t>
+              <w:t xml:space="preserve">International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC'18 2018), Monterey, 08/10/18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.(on line)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089314v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex matching based on competency questions for alignment: a first sketch</w:t>
+                <w:t xml:space="preserve">CANARD complex matching system: results of the 2018 OAEI evaluation campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.66-70</w:t>
+              <w:t xml:space="preserve">International Workshop on Ontology Matching co-located with the 17th ISCW (OM@ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.138-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147905v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a complex alignment evaluation dataset</w:t>
+                <w:t xml:space="preserve">Complex matching based on competency questions for alignment: a first sketch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Ontology Matching co-located with the 16th International Semantic Web Conference (OM@ISWC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.217-218</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Ontology Matching co-located with the 17th International Semantic Web Conference (OM@ISWC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Monterey, United States. pp.66-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603952v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données d'évaluation de correspondances complexes entre ontologies</w:t>
+                <w:t xml:space="preserve">Towards a complex alignment evaluation dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.68-79</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Ontology Matching co-located with the 16th International Semantic Web Conference (OM@ISWC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Vienna, Austria. pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570058v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Un jeu de données d'évaluation de correspondances complexes entre ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t>
+              <w:t xml:space="preserve">28es Journées francophones d'Ingénierie des Connaissances IC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France. pp.68-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709190v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rewriting SELECT SPARQL queries from 1:n complex correspondences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Dealing with Incompatibilities During a Knowledge Bases Fusion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Ontology Matching, collocated with the 15th International Semantic Web Conference (OM 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.49-60</w:t>
+              <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 252-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658818v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01709190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de consensus entre sources et calcul de confiance fondé sur l’intégrale de Choquet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Rewriting SELECT SPARQL queries from 1:n complex correspondences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Ontology Matching, collocated with the 15th International Semantic Web Conference (OM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Kobe, Japan. pp.49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442718v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une approche pour la reformulation automatique de requêtes à partir d'alignements complexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Détection de consensus entre sources et calcul de confiance fondé sur l’intégrale de Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
+              <w:t xml:space="preserve">27es Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442741v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Engineering Method Based on Consensual Knowledge and Trust Computation: The MUSCKA System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Conceptual Structures (ICCS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Annecy, France. pp. 177-190</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vers une approche pour la reformulation automatique de requêtes à partir d'alignements complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">27èmes Journées francophones d'Ingénierie des Connaissances (IC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166052v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Sémantique et Internet des objets : d'un état de l'art à une ontologie modulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Ben Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
+              <w:t xml:space="preserve">26es Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179753v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Traitement des incompatibilités de candidats issus d'alignements entre plusieurs bases de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26es Journées Francophones d'Ingénierie des Connaissances IC 2015 @PFIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.203-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605237v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Transformation de sources non ontologiques en base de connaissances: thèse de Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Research Conference on Metadata and Semantics Research (MTSR 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Modèles Informatiques autour de l'Aide à la Décision MIAD 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665047v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swip : une interface Langue Naturelle à SPARQL programmée en SPARQL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">SKOS Sources Transformations for Ontology Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th Research Conference on Metadata and Semantics Research (MTSR 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Karlsruhe, Germany. pp.314-328, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13674-5_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015273v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Swip : une interface Langue Naturelle à SPARQL programmée en SPARQL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.201-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193095v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passage de la langue naturelle à une requête SPARQL dans le système SWIP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">SWIP at QALD-3 : results, criticisms and lesson learned</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Peyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">3rd open challenge on Question Answering over Linked Data (QALD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Valencia, Spain. pp. 1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107314v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Passage de la langue naturelle à une requête SPARQL dans le système SWIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01143219v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Natural language query interpretation into SPARQL using patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t>
+              <w:t xml:space="preserve">Fourth International Workshop on Consuming Linked Data - COLD 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145829v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taking SPARQL 1.1 extensions into account in the SWIP system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Conceptual Structures (ICCS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Bombay, India. pp. 75-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex correspondences for query patterns rewriting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
+                <w:t xml:space="preserve">Enrichissement d'un module ontologique : proposition d'une méthode pour le cas de l'agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Semantic Web Conference - ISWC 2013 (Ontology Matching)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 49-60</w:t>
+              <w:t xml:space="preserve">Conférence Ingénierie des Connaissances: Atelier Qualité et Robustesse dans le Web de Données - Q&amp;R 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France. pp. 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01152651v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+                <w:t xml:space="preserve">Complex correspondences for query patterns rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.29-44</w:t>
+              <w:t xml:space="preserve">The 12th International Semantic Web Conference - ISWC 2013 (Ontology Matching)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 49-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135098v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Etat de l'art : Extraction d'information à partir de thésaurus pour générer une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
+              <w:t xml:space="preserve">INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.29-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598869v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo : Swip, a semantic web interface using patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Pradel</w:t>
+                <w:t xml:space="preserve">Annotations des BSV et interrogation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Semantic Web Conference (ISWC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-4</w:t>
+              <w:t xml:space="preserve">Journées FréDoc 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Aussois, France. pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188257v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des patrons modulaires de requêtes SPARQL dans le système SWIP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Demo : Swip, a semantic web interface using patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.412</w:t>
+              <w:t xml:space="preserve">The 12th International Semantic Web Conference (ISWC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sydney, Australia. pp. 1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714617v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression de requêtes SPARQL à partir de patrons: prise en compte des relations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Des patrons modulaires de requêtes SPARQL dans le système SWIP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées francophones d'Ingénierie des Connaissances (IC 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.771-787</w:t>
+              <w:t xml:space="preserve">23es Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746737v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00714617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche générique pour l'extraction de relations à partir de textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif Eddine Kramdi</w:t>
+                <w:t xml:space="preserve">Expression de requêtes SPARQL à partir de patrons: prise en compte des relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.97-108</w:t>
+              <w:t xml:space="preserve">22èmes Journées francophones d'Ingénierie des Connaissances (IC 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Chambéry, France. pp.771-787</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384415v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy annotation of web data tables driven by a domain ontology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche générique pour l'extraction de relations à partir de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Buche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Seif Eddine Kramdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Sematic Web Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Heraklion, Greece</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.97-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01256476v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Fuzzy annotation of web data tables driven by a domain ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
+              <w:t xml:space="preserve">6. European Sematic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197554v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">An ontology driven annotation of data tables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées d’Extraction et de Gestion des Connaissances (EGC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, NA, France</w:t>
+              <w:t xml:space="preserve">8. International Conference on Web Information Systems Engineering (WISE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123207v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Annotation sémantique floue de tableaux guidée par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">7. Journées d’Extraction et de Gestion des Connaissances (EGC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123246v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Graphs as Cooperative Formalism to Build and Validate a Domain Expertise</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Baget</w:t>
+                <w:t xml:space="preserve">Semantic annotation of data tables using a domain ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10. International Conference on Discovery Science (DS'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sendai, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00195272v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Doussot</w:t>
+                <w:t xml:space="preserve">Conceptual Graphs as Cooperative Formalism to Build and Validate a Domain Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on Predictive Modelling in Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sheffield, United Kingdom. pp.112-125, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-73681-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817717v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00195272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy semantic approach for data integration applied to risk in food: an example about the cold chain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle G. Hignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Dervin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">David Doussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Sciences Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Nantes, France. </w:t>
+              <w:t xml:space="preserve">5. International Conference on Predictive Modelling in Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Athènes, Greece. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/IUFoST:20060659⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123249v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fuzzy semantic approach for data integration applied to risk in food: an example about the cold chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUFoST 13th World Congress of Food Sciences Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/IUFoST:20060659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
+                <w:t xml:space="preserve">hal-01123249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using fuzzy conceptual graphs to map ontologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Comparaison de deux modes de représentation de données faiblement structurées en sciences du vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongyao Mueangdee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Conference on ODBASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, Villeneuve d'Ascq, France. pp.125-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123248v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIEL++ Architecture – When RDB, GCs and XML Meet for the Sake of Risk Assessment in Food Products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Using fuzzy conceptual graphs to map ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. International Conference on ODBASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00113002v1</w:t>
+                <w:t xml:space="preserve">hal-01123248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic enrichment of Data Tables Applied to Food Risk Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Gagliardi</w:t>
+                <w:t xml:space="preserve">The MIEL++ Architecture – When RDB, GCs and XML Meet for the Sake of Risk Assessment in Food Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fatiha Saïs</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discovery in Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/11563983_34⟩</w:t>
+              <w:t xml:space="preserve">ICCS: International Conference on Conceptual Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Aalborg, Denmark. pp.158-171, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11787181_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00000930v1</w:t>
+                <w:t xml:space="preserve">lirmm-00113002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A data warehouse that gathers several formalisms to capture data heterogeneity and incompleteness in the field of food microbiological safety</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">A semantic enrichment of Data Tables Applied to Food Risk Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gagliardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pernelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Saïs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1.Journée Francophone sur les Entrepôts de Données et l’Analyse en ligne (EDA 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discovery in Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Singapore, Singapore. pp.374-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11563983_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123205v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00000930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy semantic annotation of XML documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">A data warehouse that gathers several formalisms to capture data heterogeneity and incompleteness in the field of food microbiological safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop Data Integration and the Semantic Web</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">1.Journée Francophone sur les Entrepôts de Données et l’Analyse en ligne (EDA 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123247v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation de graphes conceptuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Fuzzy semantic annotation of XML documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Extraction et Gestion des Connaissances, EGC'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">International Workshop Data Integration and the Semantic Web</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123206v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards flexible querying of XML imprecise data in a dataware house opened on the Web</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Validation de graphes conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mounir Houhou</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Conference on FQAS (Flexible Querying and Answering Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Lyon, France. 511 p</w:t>
+              <w:t xml:space="preserve">4. Journées Extraction et Gestion des Connaissances, EGC'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123289v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Towards flexible querying of XML imprecise data in a dataware house opened on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Houhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMIS 2003</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6. International Conference on FQAS (Flexible Querying and Answering Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Lyon, France. 511 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02676722v1</w:t>
+                <w:t xml:space="preserve">hal-01123289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMIS 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Maebashi, Japan. pp.98-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-39592-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02676616v1</w:t>
+                <w:t xml:space="preserve">hal-02676722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Different kinds of comparisons between fuzzy conceptual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAFIPS'2003: 22ND INTERNATIONAL CONFERENCE OF THE NORTH AMERICAN FUZZY INFORMATION PROCESSING SOCIETY</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Conceptual Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Dresden, Germany. pp.54-68, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45091-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03079990v1</w:t>
+                <w:t xml:space="preserve">hal-02676616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Logical Interpretation of Fuzzy Conceptual Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Methodologies for Intelligent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Maebashi, Japan. pp.98-107</w:t>
+              <w:t xml:space="preserve">NAFIPS'2003: 22ND INTERNATIONAL CONFERENCE OF THE NORTH AMERICAN FUZZY INFORMATION PROCESSING SOCIETY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080021v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Category-Based Fuzzy Querying of Both Structured and Semi-Structured Imprecise Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Integration of heterogeneous, imprecise, and incomplete data: An application to the microbiological risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Flexible Query Answering Systems (FQAS 2000)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th International Symposium on Methodologies for Intelligent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Maebashi, Japan. pp.98-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03076883v1</w:t>
+                <w:t xml:space="preserve">hal-03080021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement of conceptual graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Towards Category-Based Fuzzy Querying of Both Structured and Semi-Structured Imprecise Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Conceptual Structures, ICCS'01</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Flexible Query Answering Systems (FQAS 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2000, Warsaw, Poland. pp.362-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-7908-1834-5_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123287v1</w:t>
+                <w:t xml:space="preserve">hal-03076883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Representation of semi-structured imprecise data for fuzzy querying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Refinement of conceptual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOINT 9TH IFSA WORLD CONGRESS AND 20TH NAFIPS INTERNATIONAL CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">9. International Conference on Conceptual Structures, ICCS'01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Standford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080009v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et réparation sémantique de graphes conceptuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Representation of semi-structured imprecise data for fuzzy querying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Congrès Reconnaissance des Formes et Intelligence Artificielle, RFIA’2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Paris, France. pp.205-214</w:t>
+              <w:t xml:space="preserve">JOINT 9TH IFSA WORLD CONGRESS AND 20TH NAFIPS INTERNATIONAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123210v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a unified querying system of both structured and semi-structured imprecise data using fuzzy view</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Validation et réparation sémantique de graphes conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCS'2000</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12. Congrès Reconnaissance des Formes et Intelligence Artificielle, RFIA’2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Paris, France. pp.205-214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02694666v1</w:t>
+                <w:t xml:space="preserve">hal-01123210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un système unifié d’interrogation de données imprécises structurées et semi-structurées utilisant des vues floues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Towards a unified querying system of both structured and semi-structured imprecise data using fuzzy view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCS'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Darmstadt, Germany. pp.207-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10722280_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03076596v1</w:t>
+                <w:t xml:space="preserve">hal-02694666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints for validation of conceptual graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Vers un système unifié d’interrogation de données imprécises structurées et semi-structurées utilisant des vues floues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. EUROpean Conference on VAlidation and Verification of knowledge based systems, EUROVAV'99</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVIIIème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Lyon, France. pp.174-189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123291v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03076596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Constraints for validation of conceptual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. EUROpean Conference on VAlidation and Verification of knowledge based systems, EUROVAV'99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Oslo, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4757-6916-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A semantic validation of conceptual graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Conceptual Structures, ICCS'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muskca : un système de fusion d'ontologies fondé sur le consensus et l'estimation de la confiance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+                <w:t xml:space="preserve">Survey on complex ontology matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Thiéblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Guillaume</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassia Trojahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.32.313-344⟩</w:t>
+              <w:t xml:space="preserve">Semantic Web – Interoperability, Usability, Applicability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), pp.689-727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/sw-190366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607693v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction d'une ontologie par transformation de systèmes d'organisation des connaissances et évaluation de la confiance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Muskca : un système de fusion d'ontologies fondé sur le consensus et l'estimation de la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Roussey</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/isi.20.3.37-61⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.313-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.32.313-344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01523686v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction d'une ontologie par transformation de systèmes d'organisation des connaissances et évaluation de la confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Amarger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roussey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 20 (n° 3), pp. 37-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/isi.20.3.37-61⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557628v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopération de connaissances hétérogènes pour la construction et la validation de l'expertise d'un domaine</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Semantic annotation of Web data applied to risk in food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 128 (1), pp.174-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2008.06.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00358016v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIEL System: Uniform Interrogation of Structured and Weakly-Structured Imprecise Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coopération de connaissances hétérogènes pour la construction et la validation de l'expertise d'un domaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Baget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, E-12, pp.167-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00195268v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00358016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy semantic tagging and flexible querying of XML documents extracted from the Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The MIEL System: Uniform Interrogation of Structured and Weakly-Structured Imprecise Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 26 (1), pp.25-40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10844-006-5449-8⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 29 (3), pp.279-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-006-0014-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123449v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00195268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fuzzy semantic tagging and flexible querying of XML documents extracted from the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Hignette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TKDE.2006.161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (1), pp.25-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10844-006-5449-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112938v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semantic validation of conceptual graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
+                <w:t xml:space="preserve">Fuzzy Sets Defined on a Hierarchical Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.knosys.2005.04.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (10), pp.1397-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TKDE.2006.161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01123450v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy concepts applied to the design of a database in predictive microbiology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">A semantic validation of conceptual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2005.12.017⟩</w:t>
+              <w:t xml:space="preserve">Knowledge-Based Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (7), pp.26-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.knosys.2005.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00112995v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy querying of incomplete, imprecise, and heterogeneously structured data in the relational model using ontologies and rules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Fuzzy concepts applied to the design of a database in predictive microbiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Dervin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Dibie-Barthelemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2004.841736⟩</w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 157 (9), pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2005.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682463v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00112995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fuzzy querying of incomplete, imprecise, and heterogeneously structured data in the relational model using ontologies and rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (3), pp.373-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TFUZZ.2004.841736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Representation of weakly structured imprecise data for fuzzy querying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 140 (1), pp.111-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0165-0114(03)00030-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8069,280 +8290,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible bipolar querying of uncertain data using an ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Destercke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible Approaches in Data, Information and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 467, Springer, pp.165-188, 2013, Studies in Computational Intelligence, 978-3-319-00953-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-00954-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00764985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Fuzzy Sets To Query Possibilistic Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rallou Thomopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Galindo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research on Fuzzy Information Processing in Databases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hershey, PA, USA: Information Science Reference</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.299-324, 2008, 9781599048536 1599048531 9781599048543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/978-1-59904-853-6.ch012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00358030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8352,271 +8573,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an intelligent system to gather and query data about bio-agressors attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Summer School on Ontology Engineering and the Semantic Web (SSSW2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Cercedilla, Spain. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web de données agricole : transformation de sources pour une ontologie modulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Amarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Roussey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24émes Journées Francophones d'Ingénierie des Connaissances (IC 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8626,124 +8847,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression de requêtes en graphes conceptuels à partir de mots-clés et de patrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jane Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 21èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8753,144 +8974,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OntoTextes (Ontologies et Textes) - Bilan du projet de recherche financé au titre du BQR 2007/AO1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aussenac-Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Haemmerlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] IRIT. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9037,51 +9258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557114v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lanot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stapleton Gem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152651v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076883v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_33" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2D016386CD176FDA9A8AEF9A0AB2DB6FE51501C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694666v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722280_14" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJL29WW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076596v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557114v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Schorl&#233;-Stefan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salam" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Capel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lanot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331006v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Haemmerl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stapleton Gem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Faron Zucker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783319409849" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40985-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631876v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah De Vog&#252;&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Haussonne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick No&#235;l" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Quanquin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Thi&#233;blin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772870v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssia Trojahn" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62419-4_32" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102381v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassia Trojahn dos Santos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jane Hernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_42" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102382v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02603952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570058v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709190v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Amarger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roussey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658818v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442718v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guillaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709185v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166052v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seydoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Ben Alaya" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Monteil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179753v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13674-5_29" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pradel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193095v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Peyet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107314v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193096v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145829v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598869v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714617v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746737v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Kramdi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Hignette" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie-Barthelemy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197554v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123207v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195272v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Baget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-73681-3_9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-54QHSTPN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle G. Hignette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dibie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doussot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2008.06.027" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dervin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/IUFoST:20060659" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113022v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mabille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongyao Mueangdee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00113002v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11787181_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QQJGT9FX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000930v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gagliardi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pernelle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Sa&#239;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11563983_34" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123205v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123247v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123206v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salvat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123289v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Houhou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676722v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39592-8_15" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676616v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45091-7_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WQVQ7Z0D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079990v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080021v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076883v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7908-1834-5_33" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D2D016386CD176FDA9A8AEF9A0AB2DB6FE51501C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123287v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loiseau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03080009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123210v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10722280_14" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WJL29WW2-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03076596v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123291v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-6916-6_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185033v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772025v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/sw-190366" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607693v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.32.313-344" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523686v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.3.37-61" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00557628v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Couvert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358016v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195268v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-0014-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T3FJNSG5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123449v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10844-006-5449-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E651EA430D507180E19A0922D3CAB9833B70DC8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112938v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2006.161" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123450v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.knosys.2005.04.002" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GMLS9S2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00112995v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2005.12.017" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682463v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TFUZZ.2004.841736" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(03)00030-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764985v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-00954-4_8" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal-lirmm.ccsd.cnrs.fr/lirmm-00358030" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-59904-853-6.ch012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598868v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01022623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Comparot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811071v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>