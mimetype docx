--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1354,50 +1354,154 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03487783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’orienter tout au long de la vie : bilans et perspectives de recherches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (3), pp.13-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.048.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transition lycée-enseignement supérieur : quelles représentations lycéennes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1406,240 +1510,136 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orientation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S’orienter tout au long de la vie : bilan et perspectives de recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 18 (3), pp.13-51. </w:t>
-[...67 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+              <w:t xml:space="preserve">, 2018,  48 (3), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...34 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/savo.048.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03651126v1</w:t>
@@ -1722,628 +1722,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La formation des intentions professionnelles des adolescent(e)s se reconnaissant dans une orientation sexuelle minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahin Poyraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46 (1), pp. 89-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.5342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment j'ai fait de ma passion, mon travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Figaro Madame.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La formation des intentions professionnelles des adolescent(e)s se reconnaissant dans une orientation sexuelle minoritaire</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination perçue au travail et stratégies identitaires mises en place par les jeunes recrues d’orientation sexuelle minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poyraz Sahin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Discriminations, inégalités, exclusions, 38 (II), pp.57-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination perçue et stratégies identitaires mise en place par les jeunes recrues d’orientation sexuelle minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahin Poyraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.57-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02887579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activité dialogique et micro-improvisations en entretien de conseil en orientation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.3-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des séries médicales sur les représentations des conditions de travail des médecins chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 46 (1), pp. 89-120. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.65-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des séries médicales sur les représentations des conditions de travail des médecins urgentistes chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (1), pp.65-91</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.65-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.4528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473226v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01473225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confidence-sharing in the career counseling interview: emergence and repercussions</w:t>
               </w:r>
@@ -3991,50 +3991,253 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sens du travail et projections professionnelles : Étude qualitative auprès de cadres travaillant dans un quartier d’affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette de Cadoudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Moullec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards scientifiques sur le sens au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Career Guidance and Counseling and Migration Challenges : Voices from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pouyaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2d Webinar of the European Society for Vocational Designing and Career Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Occupational projections, anticipated mobility, and meaning of work: Two studies with French workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4069,329 +4272,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of Unesco Chair of Lifelong guidance and counseling: The principles and aims of guidance and counselling for sustainable development in turbulent times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire anticiper les devenirs scolaires et professionnels, un moyen pour engager une orientation tout au long de la vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIèmes rencontres du Réseau Recherche-éducation-formation (REF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246349v1</w:t>
-              </w:r>
-[...201 lines deleted...]
-                <w:t xml:space="preserve">hal-04246310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se sentir reconnu au travail, un facteur protecteur générateur de sens pour les caissier.es face aux conditions de travail aux premiers temps du Covid-19 ?</w:t>
               </w:r>
@@ -4479,50 +4479,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vécu individuel et les représentations sociales de la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Spinoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Junior colloque du Réseau de recherches en psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir étudiant : attentes et craintes face à l’entrée à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4531,139 +4613,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Hautes Etudes de l’Education et de la Formation, Feb 2022, Chasseneuil du Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246401v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04246369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel accompagnement à l’université pour quelle expérience étudiante en orientation ?</w:t>
               </w:r>
@@ -5515,50 +5515,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire parler le sens des transitions et des bifurcations en référence aux approches biographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International. Travailler, s’orienter, quel(s) sens de vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTD; Cnam, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-construire et analyser le sens des transitions professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5567,126 +5636,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. Travailler, s’orienter, quel(s) sens de vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRTD; Cnam, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246541v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04246468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir étudiant, quel sens pour les néo-bacheliers ?</w:t>
               </w:r>
@@ -5748,165 +5748,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transitions et bifurcations professionnelles. Le cas des carrières artistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences publiques sur les transitions et les parcours professionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de l’UNIL, Université de Lausanne, Mar 2018, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02898106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bifurcations à partir / en direction de carrières artistiques. Relecture constructiviste d’analyses structurales d’entretiens biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Congress of Applied Psychology (ICAP 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246552v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02898106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions de conseil et partage émotionnel</w:t>
               </w:r>
@@ -6220,64 +6220,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les lycéens se représentent les conditions de travail des médecins urgentistes avant et après le visionnement d’un extrait série télévisée « Urgences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7082,51 +7082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Soidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 258 p., 2020, 978-2-343-19489-9</w:t>
             </w:r>
           </w:p>
@@ -7437,186 +7437,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interactions communicatives et psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. 2007, 2878543866</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interactions communicatives et psychologie : approches actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-2-87854-386-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03183674v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03304652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7834,50 +7834,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transition identitaire lycée université et développement des processus vocationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.M. Vonthron, M.-E. Bobillier-Chaumon, B. Gangloff &amp; P. Gilbert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions en vie de travail et en formation. Processus psychosociaux et pratiques d'accompagnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sens des mobilités professionnelles : des outils d'évaluation des mobilités aux pratiques d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7903,296 +7989,210 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A.M. Vonthron, M.-E. Bobillier-Chaumon, B. Gangloff &amp; P. Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en vie de travail et en formation. Processus psychosociaux et pratiques d'accompagnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">A.M. Vonthron, M.-E. Bobillier-Chaumon, B. Gangloff &amp; P. Gilbert. </w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de l'orientation scolaire et de l'intégration professionnelle des publics issus d'une minorité sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahin Poyraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Cohen-Scali. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie de l'orientation tout au long de la vie : défis contemporains et nouvelles perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, Chapitre 19, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage à la retraite comme expérience de renouvellement et de reconstruction identitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Spinoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-M. Vonthron, M.-E., Bobillier Chaumon, B. Gangloff, &amp; P. Gilbert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions en vie de travail et en formation. Processus psychosociaux et pratiques d'accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'harmattan, 2021</w:t>
-[...170 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan., pp. 109-121, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8277,50 +8277,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Interroger le sens donné à la retraite pour mieux l’accompagner.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Spinoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Soidet, I., Olry-Louis, I, &amp; Blanchard, S. (Eds.), L’orientation tout au long de la vie : théories psychologiques et pratiques d’accompagnement (pp. 125-138). Paris : L’harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrer à l’université et s’y orienter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnefoy Lucie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia dos Santos de Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Soidet, I., Olry-Louis, I, &amp; Blanchard, S. (Eds.), L’orientation tout au long de la vie : théories psychologiques et pratiques d’accompagnement (pp. 95-106). Paris : L’harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles problématiques actuelles pour une psychologie de l’orientation tout au long de la vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Soidet, I., Olry-Louis, I, &amp; Blanchard, S (Eds.), L’orientation tout au long de la vie : théories psychologiques et pratiques d’accompagnement (pp. 37-50). Paris : L’harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anticipations lycéennes de la transition vers l'université : représentations sociales et dynamiques représentationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8333,342 +8618,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Lagabrielle, D. Steiner &amp; A. Battistelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrières, leaderships et conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmattan, pp. 11-23, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245080v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-02538738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel accompagnement pour des situations de vulnérabilité psycho-sociale comme le handicap et les migrations?</w:t>
               </w:r>
@@ -8844,51 +8844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Soidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Soidet; Isabelle Olry-Louis; Serge Blanchard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orientation tout au long de la vie : théories psychologiques et pratiques d’accompagnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9609,50 +9609,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Métier(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Olry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Valléry, Marc-Eric Bobillier Chaumon, Eric Brangier, Michel Dubois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.295-298, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations des métiers de la santé chez les collegiens et dans les séries télévisées : le cas de «Urgences ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Di Fabio, A., Lemoine, C., Majer, V., &amp;.Salengros, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conseil et orientation pour le travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp. 41-53, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549591v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’expérience étudiante en orientation : des discours vers une compétence à s’orienter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9665,242 +9850,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Biarnès et José Rose. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les portefeuilles d'expériences et de compétences : approche pluridisciplinaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Septentrion, Presses Universitaires de Lille, pp.199-216, 2016, 978-2-7574-1373-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549507v1</w:t>
-              </w:r>
-[...183 lines deleted...]
-                <w:t xml:space="preserve">hal-01549591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improviser en dialoguant. Le cas de l’entretien de conseil</w:t>
               </w:r>
@@ -10750,51 +10750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FFE89BA6"/>
+    <w:nsid w:val="F65955C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10981,51 +10981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olry-louis-isabelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0649-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113670672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04506641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Co&#235;nt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Diridollou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnefoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Spinoglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09575-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Masdonati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12306" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahin Poyraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olry-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soidet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.06.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247611v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blanchard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.048.0013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03069885.2018.1483006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5342" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poyraz Sahin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906326v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bravo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473225v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.973" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-011-9191-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X35DJH3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tamburini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2863" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2008.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JLSL0RZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georgel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Sommer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Foucault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boisselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia dos Santos de J&#233;sus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246282v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246677v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette de Cadoudal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Moullec" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246401v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246369v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12362" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02985773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_orientation_tout_au_long_de_la_vie_theories_psychologiques_et_pratiques_de_l_accompagnement_isabelle_soidet_isabelle_olry_louis_serge_blanchard-9782343194899-65351.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chabrol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/interactions-communicatives-et-psychologie-approches-actuelles-volume-complet#" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245048v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245080v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538715v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538748v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Lucie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Silmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pertusa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Cl&#233;moux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Dolon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625742v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-discours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614496v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duveau, V&#233;ronique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35507" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olry-louis-isabelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0649-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113670672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04506641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Co&#235;nt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Diridollou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnefoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Spinoglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09575-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Masdonati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12306" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahin Poyraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olry-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soidet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.06.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.048.0013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03069885.2018.1483006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5342" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poyraz Sahin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bravo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4528" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-011-9191-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X35DJH3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tamburini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2863" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2008.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JLSL0RZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georgel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Sommer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Foucault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boisselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia dos Santos de J&#233;sus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette de Cadoudal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Moullec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12362" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02985773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_orientation_tout_au_long_de_la_vie_theories_psychologiques_et_pratiques_de_l_accompagnement_isabelle_soidet_isabelle_olry_louis_serge_blanchard-9782343194899-65351.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chabrol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/interactions-communicatives-et-psychologie-approches-actuelles-volume-complet#" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Lucie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Silmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pertusa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Cl&#233;moux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Dolon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625742v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-discours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614496v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duveau, V&#233;ronique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35507" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>