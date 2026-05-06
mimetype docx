--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -631,50 +631,167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporality: A Fruitful Concept for Understanding, Studying, and Supporting People in Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cocandeau-Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Masdonati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Career Development Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (3), pp.256-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cdq.12306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Work and the future as represented by French adolescents: the role of secondary school type and anticipated duration of post-secondary education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Soidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -686,193 +803,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10775-022-09575-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Masdonati</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">hal-03834421v1</w:t>
+                <w:t xml:space="preserve">hal-03875027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work and the future as represented by French adolescents: the role of secondary school type and anticipated duration of post-secondary education</w:t>
               </w:r>
@@ -907,76 +907,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Educational and Vocational Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10775-022-09575-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875027v1</w:t>
+                <w:t xml:space="preserve">hal-03933968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques représentationnelles et identitaires au cours de la socialisation professionnelle de jeunes recrues LGBT</w:t>
               </w:r>
@@ -1722,351 +1722,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment j'ai fait de ma passion, mon travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Figaro Madame.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02903136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La formation des intentions professionnelles des adolescent(e)s se reconnaissant dans une orientation sexuelle minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahin Poyraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orientation scolaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (1), pp. 89-120. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/osp.5342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/osp.5342⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01549273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination perçue au travail et stratégies identitaires mises en place par les jeunes recrues d’orientation sexuelle minoritaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Poyraz Sahin</w:t>
+                <w:t xml:space="preserve">Discrimination perçue et stratégies identitaires mise en place par les jeunes recrues d’orientation sexuelle minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahin Poyraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Socială</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Discriminations, inégalités, exclusions, 38 (II), pp.57-74</w:t>
+              <w:t xml:space="preserve">, 2016, 38 (2), pp.57-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549317v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">hal-02887579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination perçue au travail et stratégies identitaires mises en place par les jeunes recrues d’orientation sexuelle minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Sahin Poyraz</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poyraz Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Socială</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 38 (2), pp.57-76</w:t>
+              <w:t xml:space="preserve">, 2016, Discriminations, inégalités, exclusions, 38 (II), pp.57-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887579v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activité dialogique et micro-improvisations en entretien de conseil en orientation</w:t>
               </w:r>
@@ -3434,50 +3434,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transitions et bifurcations professionnelles : quelles dynamiques et quel sens ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque. Comprendre la dynamique des transitions tout au long de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, La Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le sens du travail des caissier.e.s à l’épreuve du Covid-19 : une approche située et longitudinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3512,139 +3594,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GIS GESTES : Changer de travail, changer le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS GESTES, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246636v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04299048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipations professionnelles et sens donné aux travail par les salariés de grands quartiers d'affaires</w:t>
               </w:r>
@@ -3991,515 +3991,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Se sentir reconnu au travail, un facteur protecteur générateur de sens pour les caissier.es face aux conditions de travail aux premiers temps du Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Academy of Occupational Health Psychology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational projections, anticipated mobility, and meaning of work: Two studies with French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of Unesco Chair of Lifelong guidance and counseling: The principles and aims of guidance and counselling for sustainable development in turbulent times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Wroclaw, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire anticiper les devenirs scolaires et professionnels, un moyen pour engager une orientation tout au long de la vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIèmes rencontres du Réseau Recherche-éducation-formation (REF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sens du travail et projections professionnelles : Étude qualitative auprès de cadres travaillant dans un quartier d’affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Soidet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette de Cadoudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erell Moullec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards scientifiques sur le sens au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Career Guidance and Counseling and Migration Challenges : Voices from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pouyaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d Webinar of the European Society for Vocational Designing and Career Counseling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246310v1</w:t>
-              </w:r>
-[...283 lines deleted...]
-                <w:t xml:space="preserve">hal-04246653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vécu individuel et les représentations sociales de la retraite</w:t>
               </w:r>
@@ -4643,50 +4643,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intentions de reconversions professionnelles des soignants pendant la pandémie du Covid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Georgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les innovantes de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel sens donner aux transitions et aux bifurcations professionnelles dans un monde incertain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire des transitions une opportunités ? Une quête de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire virtuel de Transitions Pro Grand est, Mar 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel accompagnement à l’université pour quelle expérience étudiante en orientation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia dos Santos de Jésus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4695,247 +4885,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum SCO-SUP, ruptures et continuités : piloter les parcours de réussites des jeunes du lycée à l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut des Hautes Etudes de l’Education et de la Formation, Feb 2022, Chasseneuil du Poitou, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246412v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-04299051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles questions se posent les adolescents français sur leur futur en contexte Covid ? Une investigation par l’analyse du discours</w:t>
               </w:r>
@@ -5010,50 +5010,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transition identitaire lycée-université et développement des processus vocationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étudiants en devenir : anticipations et processus identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5062,73 +5144,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les adolescent(e)s aujourd’hui : penser leur bien être en contexte scolaire et hors scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des mobilités professionnelles : des outils d’évaluation des mobilités aux pratiques d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5157,296 +5239,214 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identity transition during secondary to higher education: development of vocational process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44th IAEVG International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Riga, Latvia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passage à la retraite comme expérience de renouvellement et de reconstruction identitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Spinoglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Congrès de l’AIPTLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...162 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5515,178 +5515,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Co-construire et analyser le sens des transitions professionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international. Travailler, s’orienter, quel(s) sens de vie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRTD; Cnam, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Faire parler le sens des transitions et des bifurcations en référence aux approches biographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International. Travailler, s’orienter, quel(s) sens de vie ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRTD; Cnam, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246468v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04246541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir étudiant, quel sens pour les néo-bacheliers ?</w:t>
               </w:r>
@@ -5748,165 +5748,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bifurcations à partir / en direction de carrières artistiques. Relecture constructiviste d’analyses structurales d’entretiens biographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29th International Congress of Applied Psychology (ICAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transitions et bifurcations professionnelles. Le cas des carrières artistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences publiques sur les transitions et les parcours professionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de l’éducation et de la formation de l’UNIL, Université de Lausanne, Mar 2018, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02898106v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04246552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions de conseil et partage émotionnel</w:t>
               </w:r>
@@ -6675,51 +6675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration en milieu professionnel de jeunes recrues d'orientation sexuelle minoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poyraz Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8277,50 +8277,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entrer à l’université et s’y orienter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnefoy Lucie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia dos Santos de Jésus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Soidet, I., Olry-Louis, I, &amp; Blanchard, S. (Eds.), L’orientation tout au long de la vie : théories psychologiques et pratiques d’accompagnement (pp. 95-106). Paris : L’harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles problématiques actuelles pour une psychologie de l’orientation tout au long de la vie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Soidet, I., Olry-Louis, I, &amp; Blanchard, S (Eds.), L’orientation tout au long de la vie : théories psychologiques et pratiques d’accompagnement (pp. 37-50). Paris : L’harmattan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anticipations lycéennes de la transition vers l'université : représentations sociales et dynamiques représentationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Lagabrielle, D. Steiner &amp; A. Battistelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrières, leaderships et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, pp. 11-23, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interroger le sens donné à la retraite pour mieux l’accompagner.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Spinoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8342,333 +8618,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Soidet, I., Olry-Louis, I, &amp; Blanchard, S. (Eds.), L’orientation tout au long de la vie : théories psychologiques et pratiques d’accompagnement (pp. 125-138). Paris : L’harmattan.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538738v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-04245080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel accompagnement pour des situations de vulnérabilité psycho-sociale comme le handicap et les migrations?</w:t>
               </w:r>
@@ -9533,51 +9533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation professionnelle à l’épreuve du risque perçu de discrimination : le cas des nouvelles recrues se reconnaissant dans une orientation sexuelle minoritaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poyraz Sahin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9609,50 +9609,136 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01625742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’expérience étudiante en orientation : des discours vers une compétence à s’orienter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Soidet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Biarnès et José Rose. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les portefeuilles d'expériences et de compétences : approche pluridisciplinaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Septentrion, Presses Universitaires de Lille, pp.199-216, 2016, 978-2-7574-1373-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Métier(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9665,73 +9751,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gérard Valléry, Marc-Eric Bobillier Chaumon, Eric Brangier, Michel Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie du Travail et des Organisations : 110 notions clés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.295-298, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des métiers de la santé chez les collegiens et dans les séries télévisées : le cas de «Urgences ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Olry-Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9764,143 +9850,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Di Fabio, A., Lemoine, C., Majer, V., &amp;.Salengros, P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil et orientation pour le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 41-53, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549591v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01549507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improviser en dialoguant. Le cas de l’entretien de conseil</w:t>
               </w:r>
@@ -10750,51 +10750,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F65955C6"/>
+    <w:nsid w:val="C4685ADE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10981,51 +10981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olry-louis-isabelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0649-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113670672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04506641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Co&#235;nt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Diridollou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnefoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Spinoglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09575-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Masdonati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12306" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875027v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahin Poyraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olry-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soidet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.06.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.048.0013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03069885.2018.1483006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549273v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5342" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549317v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poyraz Sahin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bravo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4528" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-011-9191-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X35DJH3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tamburini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2863" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2008.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JLSL0RZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georgel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Sommer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Foucault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246636v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299048v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boisselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia dos Santos de J&#233;sus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246677v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette de Cadoudal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Moullec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246310v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246282v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246653v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299051v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247654v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246446v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246468v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246541v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898106v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246552v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12362" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02985773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_orientation_tout_au_long_de_la_vie_theories_psychologiques_et_pratiques_de_l_accompagnement_isabelle_soidet_isabelle_olry_louis_serge_blanchard-9782343194899-65351.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chabrol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/interactions-communicatives-et-psychologie-approches-actuelles-volume-complet#" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538748v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Lucie" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538715v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245080v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Silmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pertusa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Cl&#233;moux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Dolon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625742v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549529v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549591v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549507v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-discours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614496v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duveau, V&#233;ronique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35507" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olry-louis-isabelle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0649-282X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113670672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04506641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18592" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04434335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244971v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Co&#235;nt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Diridollou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18759" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Soidet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bonnefoy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088377v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Spinoglio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2023.03.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834421v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cocandeau-Bellanger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fournier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Masdonati" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cdq.12306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-022-09575-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183656v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahin Poyraz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2021.01.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Olry-Louis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Soidet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.06.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.048.0013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03651126v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03069885.2018.1483006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02903136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549273v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.5342" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02887579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549317v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poyraz Sahin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473225v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.973" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02906326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bravo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4528" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Br&#233;mond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pouliot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10775-011-9191-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X35DJH3V-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058707v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Olry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309679v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.749" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058713v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tamburini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.2863" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03173009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058700v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.429" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058697v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2008.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3JLSL0RZ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058711v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux-Nicolas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Georgel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Sommer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cardon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Foucault" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246636v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245865v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boisselier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246386v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia dos Santos de J&#233;sus" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246394v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247638v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246653v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246282v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246677v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette de Cadoudal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Moullec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouyaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246401v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299051v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246446v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246442v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246454v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246541v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246461v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246552v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898106v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02898092v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905293v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893566v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02888344v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02893557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grillo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02905280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246589v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246572v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244988v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244977v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.12362" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789613v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02985773v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-l_orientation_tout_au_long_de_la_vie_theories_psychologiques_et_pratiques_de_l_accompagnement_isabelle_soidet_isabelle_olry_louis_serge_blanchard-9782343194899-65351.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02927127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Vonthron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Even Loarer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304652v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chabrol" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psn.univ-paris3.fr/ouvrage/interactions-communicatives-et-psychologie-approches-actuelles-volume-complet#" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00704513v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245015v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245048v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245056v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088408v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245065v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnefoy Lucie" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245080v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538738v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538701v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538757v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Silmon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Pertusa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327979v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328002v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02904571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327966v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Cl&#233;moux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christie Dolon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625739v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01625742v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549507v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549529v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549591v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549595v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549594v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01549602v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246833v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/regards-discours" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614496v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Mollo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duveau, V&#233;ronique" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35507" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710635v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710627v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00710612v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>