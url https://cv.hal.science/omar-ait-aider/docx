--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -1615,222 +1615,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Shutter Pose and Ego-Motion Estimation Using Shape-from-Template</w:t>
+                <w:t xml:space="preserve">A Robust Method for Strong Rolling Shutter Effects Correction Using Lines with Automatic Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhen Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.477-492, </w:t>
+              <w:t xml:space="preserve">2018 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.4795-4803, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01216-8_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2018.00504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087758v1</w:t>
+                <w:t xml:space="preserve">hal-02087155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Method for Strong Rolling Shutter Effects Correction Using Lines with Automatic Feature Selection</w:t>
+                <w:t xml:space="preserve">Rolling Shutter Pose and Ego-Motion Estimation Using Shape-from-Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhen Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.4795-4803, </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.477-492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2018.00504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01216-8_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087155v1</w:t>
+                <w:t xml:space="preserve">hal-02087758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based RGBD SLAM</w:t>
               </w:r>
@@ -2428,204 +2428,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and kinematics triangulation with a rolling shutter stereo rig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Method for Projector Calibration Based on Visual Servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision, 2009 IEEE 12th International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1835--1840</w:t>
+              <w:t xml:space="preserve">MVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626486v1</w:t>
+                <w:t xml:space="preserve">hal-01626483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Projector Calibration Based on Visual Servoing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mosnier</w:t>
+                <w:t xml:space="preserve">Structure and kinematics triangulation with a rolling shutter stereo rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait-Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Ait-Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25--29</w:t>
+              <w:t xml:space="preserve">Computer Vision, 2009 IEEE 12th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1835--1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626483v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues on dynamic control of parallel kinematic machines</w:t>
               </w:r>
@@ -2801,51 +2801,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
+                <w:t xml:space="preserve">Simultaneous Pose and Velocity Measurement by Vision for High-Speed Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
@@ -2863,421 +2863,375 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Computer Vision, ECCV'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Graz, Austria</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101107v1</w:t>
+                <w:t xml:space="preserve">hal-00095213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
+                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal</w:t>
+              <w:t xml:space="preserve">9th European Conference on Computer Vision, ECCV'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468334v1</w:t>
+                <w:t xml:space="preserve">hal-00101107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
+                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">th European Conference on Computer Vision, ECCV'06, Austria May 7-13th,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.56</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095087v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Rolling Shutter Distortions for Simultaneous Object Pose and Velocity Computation Using a Single View</w:t>
+                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, New-York City, United States</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468170v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose and velocity computing of fast moving object using a single view from rolling shutter camera</w:t>
+                <w:t xml:space="preserve">Exploiting Rolling Shutter Distortions for Simultaneous Object Pose and Velocity Computation Using a Single View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
@@ -3295,243 +3249,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Computer Vision Systems, ICVS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, New York, United States</w:t>
+              <w:t xml:space="preserve">ICVS06 - 4th IEEE International Conference on Computer Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096052v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
+                <w:t xml:space="preserve">Pose and velocity computing of fast moving object using a single view from rolling shutter camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th IEEE International Conference on Computer Vision Systems, ICVS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095268v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Pose and Velocity Measurement by Vision for High-Speed Robots</w:t>
+                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3742</w:t>
+              <w:t xml:space="preserve">th European Conference on Computer Vision, ECCV'06, Austria May 7-13th,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095213v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Vision-Based Computed Torque Control of Parallel Robots</w:t>
               </w:r>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Navigation of Mobile Robot: An Image Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,51 +3746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous image based navigation in indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a vision vision based navigation framework on a house mobile robot prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyan Liao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait-Aider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhen Lao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3284847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01582-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2977644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01368-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Araujo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911436082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01216-8_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2018.00504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Melbouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet Collette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Natour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mosnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101107v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095268v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyan Liao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait-Aider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhen Lao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3284847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01582-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2977644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01368-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Araujo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911436082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2018.00504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01216-8_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Melbouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet Collette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Natour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>