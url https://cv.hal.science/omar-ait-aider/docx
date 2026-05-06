--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -1615,222 +1615,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Method for Strong Rolling Shutter Effects Correction Using Lines with Automatic Feature Selection</w:t>
+                <w:t xml:space="preserve">Rolling Shutter Pose and Ego-Motion Estimation Using Shape-from-Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhen Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.4795-4803, </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.477-492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2018.00504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01216-8_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087155v1</w:t>
+                <w:t xml:space="preserve">hal-02087758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Shutter Pose and Ego-Motion Estimation Using Shape-from-Template</w:t>
+                <w:t xml:space="preserve">A Robust Method for Strong Rolling Shutter Effects Correction Using Lines with Automatic Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhen Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.477-492, </w:t>
+              <w:t xml:space="preserve">2018 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.4795-4803, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01216-8_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2018.00504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087758v1</w:t>
+                <w:t xml:space="preserve">hal-02087155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based RGBD SLAM</w:t>
               </w:r>
@@ -2428,204 +2428,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Projector Calibration Based on Visual Servoing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mosnier</w:t>
+                <w:t xml:space="preserve">Structure and kinematics triangulation with a rolling shutter stereo rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait-Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Ait-Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25--29</w:t>
+              <w:t xml:space="preserve">Computer Vision, 2009 IEEE 12th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1835--1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626483v1</w:t>
+                <w:t xml:space="preserve">hal-01626486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and kinematics triangulation with a rolling shutter stereo rig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Method for Projector Calibration Based on Visual Servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision, 2009 IEEE 12th International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1835--1840</w:t>
+              <w:t xml:space="preserve">MVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626486v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues on dynamic control of parallel kinematic machines</w:t>
               </w:r>
@@ -2801,737 +2801,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Pose and Velocity Measurement by Vision for High-Speed Robots</w:t>
+                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3742</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095213v1</w:t>
+                <w:t xml:space="preserve">hal-00095268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
+                <w:t xml:space="preserve">Exploiting Rolling Shutter Distortions for Simultaneous Object Pose and Velocity Computation Using a Single View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Computer Vision, ECCV'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Graz, Austria</w:t>
+              <w:t xml:space="preserve">ICVS06 - 4th IEEE International Conference on Computer Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101107v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
+                <w:t xml:space="preserve">Pose and velocity computing of fast moving object using a single view from rolling shutter camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Computer Vision Systems, ICVS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468334v1</w:t>
+                <w:t xml:space="preserve">hal-00096052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
+                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Conference on Computer Vision, ECCV'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095268v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Rolling Shutter Distortions for Simultaneous Object Pose and Velocity Computation Using a Single View</w:t>
+                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVS06 - 4th IEEE International Conference on Computer Vision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, New-York City, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468170v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose and velocity computing of fast moving object using a single view from rolling shutter camera</w:t>
+                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Computer Vision Systems, ICVS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, New York, United States</w:t>
+              <w:t xml:space="preserve">th European Conference on Computer Vision, ECCV'06, Austria May 7-13th,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096052v1</w:t>
+                <w:t xml:space="preserve">hal-00095087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
+                <w:t xml:space="preserve">Simultaneous Pose and Velocity Measurement by Vision for High-Speed Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">th European Conference on Computer Vision, ECCV'06, Austria May 7-13th,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.56</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095087v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Vision-Based Computed Torque Control of Parallel Robots</w:t>
               </w:r>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Navigation of Mobile Robot: An Image Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,51 +3746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous image based navigation in indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a vision vision based navigation framework on a house mobile robot prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyan Liao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait-Aider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhen Lao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3284847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01582-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2977644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01368-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Araujo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911436082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2018.00504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01216-8_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Melbouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet Collette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Natour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468170v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyan Liao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait-Aider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhen Lao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3284847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01582-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2977644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01368-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Araujo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911436082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01216-8_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2018.00504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Melbouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet Collette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Natour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mosnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>