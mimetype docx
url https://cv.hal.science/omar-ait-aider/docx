--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1615,222 +1615,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling Shutter Pose and Ego-Motion Estimation Using Shape-from-Template</w:t>
+                <w:t xml:space="preserve">A Robust Method for Strong Rolling Shutter Effects Correction Using Lines with Automatic Feature Selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhen Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.477-492, </w:t>
+              <w:t xml:space="preserve">2018 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.4795-4803, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01216-8_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CVPR.2018.00504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087758v1</w:t>
+                <w:t xml:space="preserve">hal-02087155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Method for Strong Rolling Shutter Effects Correction Using Lines with Automatic Feature Selection</w:t>
+                <w:t xml:space="preserve">Rolling Shutter Pose and Ego-Motion Estimation Using Shape-from-Template</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yizhen Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bartoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Salt Lake City, United States. pp.4795-4803, </w:t>
+              <w:t xml:space="preserve">European Conference on Computer Vision (ECCV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Munich, Germany. pp.477-492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CVPR.2018.00504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01216-8_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087155v1</w:t>
+                <w:t xml:space="preserve">hal-02087758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model based RGBD SLAM</w:t>
               </w:r>
@@ -2428,204 +2428,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00595746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and kinematics triangulation with a rolling shutter stereo rig</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Method for Projector Calibration Based on Visual Servoing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Mosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait-Aider</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Berry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Vision, 2009 IEEE 12th International Conference on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1835--1840</w:t>
+              <w:t xml:space="preserve">MVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25--29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626486v1</w:t>
+                <w:t xml:space="preserve">hal-01626483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method for Projector Calibration Based on Visual Servoing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Mosnier</w:t>
+                <w:t xml:space="preserve">Structure and kinematics triangulation with a rolling shutter stereo rig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Ait-Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Berry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Ait-Aider</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.25--29</w:t>
+              <w:t xml:space="preserve">Computer Vision, 2009 IEEE 12th International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, Unknown Region. pp.1835--1840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626483v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some issues on dynamic control of parallel kinematic machines</w:t>
               </w:r>
@@ -2801,737 +2801,737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00147658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
+                <w:t xml:space="preserve">Simultaneous Pose and Velocity Measurement by Vision for High-Speed Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation, ICRA'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095268v1</w:t>
+                <w:t xml:space="preserve">hal-00095213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting Rolling Shutter Distortions for Simultaneous Object Pose and Velocity Computation Using a Single View</w:t>
+                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICVS06 - 4th IEEE International Conference on Computer Vision Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, New-York City, United States</w:t>
+              <w:t xml:space="preserve">9th European Conference on Computer Vision, ECCV'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468170v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pose and velocity computing of fast moving object using a single view from rolling shutter camera</w:t>
+                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE International Conference on Computer Vision Systems, ICVS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, New York, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096052v1</w:t>
+                <w:t xml:space="preserve">hal-02468334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Martinet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Computer Vision, ECCV'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Graz, Austria</w:t>
+              <w:t xml:space="preserve">th European Conference on Computer Vision, ECCV'06, Austria May 7-13th,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101107v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
+                <w:t xml:space="preserve">Exploiting Rolling Shutter Distortions for Simultaneous Object Pose and Velocity Computation Using a Single View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youcef Mezouar</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Informatics in Control, Automation and Robotics, ICINCO06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Setubal, Portugal</w:t>
+              <w:t xml:space="preserve">ICVS06 - 4th IEEE International Conference on Computer Vision Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, New-York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468334v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Object Pose and Velocity Computation Using a Single View from a Rolling Shutter Camera</w:t>
+                <w:t xml:space="preserve">Pose and velocity computing of fast moving object using a single view from rolling shutter camera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Andreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lavest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Martinet</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">th European Conference on Computer Vision, ECCV'06, Austria May 7-13th,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Graz, Austria. pp.56</w:t>
+              <w:t xml:space="preserve">4th IEEE International Conference on Computer Vision Systems, ICVS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095087v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Pose and Velocity Measurement by Vision for High-Speed Robots</w:t>
+                <w:t xml:space="preserve">Pattern tracking and visual servoing for indoor mobile environment mapping and autonomous navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Orlando, United States. pp.3742</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00095213v1</w:t>
+                <w:t xml:space="preserve">hal-00095268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Vision-Based Computed Torque Control of Parallel Robots</w:t>
               </w:r>
@@ -3638,51 +3638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor Navigation of Mobile Robot: An Image Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Mezouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3746,51 +3746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomous image based navigation in indoor environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Ait Aider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3854,51 +3854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a vision vision based navigation framework on a house mobile robot prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4365,51 +4365,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyan Liao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait-Aider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhen Lao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3284847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01582-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2977644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01368-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Araujo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911436082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01216-8_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2018.00504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Melbouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet Collette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Natour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626486v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626483v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mosnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095268v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096052v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095213v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873766v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Dautkulova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait Aider" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2024.102488" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Labussi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2023.103802" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delin Qu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bangyan Liao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiqing Zhang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Ait-Aider" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yizhen Lao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2023.3284847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659586v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-022-01582-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2020.2977644" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032632v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bartoli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11263-020-01368-1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080629v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2019.01.004" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helder Araujo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.04.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324543v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redwan Dahmouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mezouar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364911436082" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hoppenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Colle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2005.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870796v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR42600.2020.00262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087155v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2018.00504" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02087758v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01216-8_29" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830443v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Melbouci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Naudet Collette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gay-Bellile" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dhome" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2016.7532833" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01830455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153159" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161912v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina El Natour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rouveure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Faure" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00595746v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;braly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Royer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Mosnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626486v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Paccot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095213v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lavest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101107v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468334v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095087v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Martinet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02468170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096052v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101113v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167405v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chateau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167401v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167398v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00682235v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>