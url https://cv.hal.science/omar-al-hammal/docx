--- v0 (2026-04-05)
+++ v1 (2026-05-19)
@@ -241,291 +241,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified Langevin approach to the Peyrard-Bishop-Dauxois model of DNA</w:t>
+                <w:t xml:space="preserve">Critical wetting of a class of nonequilibrium interfaces: A computer simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Los Santos</w:t>
+                <w:t xml:space="preserve">Elvira Romera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco de Los Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Al Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.032901⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.011116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257090v1</w:t>
+                <w:t xml:space="preserve">hal-03257000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical wetting of a class of nonequilibrium interfaces: A computer simulation study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplified Langevin approach to the Peyrard-Bishop-Dauxois model of DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco de Los Santos</w:t>
+                <w:t xml:space="preserve">F. de Los Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Al Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (1), </w:t>
+              <w:t xml:space="preserve">, 2008, 77 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.011116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.77.032901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257000v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical wetting of a class of nonequilibrium interfaces: A mean-field picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Los Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Al Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -555,94 +555,94 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.031105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256906v1</w:t>
+                <w:t xml:space="preserve">hal-03256936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical wetting of a class of nonequilibrium interfaces: A mean-field picture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Los Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Romera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Al Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -672,51 +672,51 @@
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.75.031105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256936v1</w:t>
+                <w:t xml:space="preserve">hal-03256906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorbing state phase transitions with a non-accessible vacuum</w:t>
               </w:r>
@@ -728,51 +728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Al Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Bonachela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2006 (12), pp.P12007-P12007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -819,64 +819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kardar-Parisi-Zhang interfaces bounded by long-ranged potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Al Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Los Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Telo da Gama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -936,64 +936,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-order parameter Langevin equation for a bounded Kardar–Parisi–Zhang universality class</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Al Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco de Los Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (10), pp.P10013-P10013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Chaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Dornic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 94 (23), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1423,51 +1423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Hammal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rampal Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Los Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.032901" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257000v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Romera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Los Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.011116" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256906v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.031105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256936v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bonachela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/12/P12007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Telo da Gama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/10/P10013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dornic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.230601" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Al Hammal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008614" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257437v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Al Hammal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alonso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rampal Etienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Cornell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1004134" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Romera" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco de Los Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.011116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257090v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Los Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.77.032901" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256936v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.75.031105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257441v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Bonachela" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2006/12/P12007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256905v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Telo da Gama" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.011121" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257445v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2005/10/P10013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256897v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chat&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dornic" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.230601" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Al Hammal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2008614" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>