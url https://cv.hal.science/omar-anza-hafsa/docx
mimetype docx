--- v0 (2026-03-20)
+++ v1 (2026-04-21)
@@ -690,209 +690,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on homogenization and 3d-2d dimension reduction of unbounded energies on thin films</w:t>
+                <w:t xml:space="preserve">Radial extension of Γ-limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 361 (G5), pp.903-910. </w:t>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40574-023-00356-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778791v1</w:t>
+                <w:t xml:space="preserve">hal-03727996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial extension of Γ-limits</w:t>
+                <w:t xml:space="preserve">Remarks on homogenization and 3d-2d dimension reduction of unbounded energies on thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361 (G5), pp.903-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40574-023-00356-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727996v1</w:t>
+                <w:t xml:space="preserve">hal-03778791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Γ-convergence of nonconvex unbounded integrals in strongly connected sets</w:t>
               </w:r>
@@ -963,313 +963,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic homogenization of nonconvex integrals in the space of functions of bounded deformation</w:t>
+                <w:t xml:space="preserve">Convergence and stochastic homogenization of nonlinear integrodifferential reaction-diffusion equations via Mosco × Γ-convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.1-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ASY-221772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ambp.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411552v1</w:t>
+                <w:t xml:space="preserve">hal-02357210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and stochastic homogenization of nonlinear integrodifferential reaction-diffusion equations via Mosco × Γ-convergence</w:t>
+                <w:t xml:space="preserve">Integral representation and relaxation of local functionals on Cheeger-Sobolev spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.1-50. </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ambp.406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2021.112744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357210v1</w:t>
+                <w:t xml:space="preserve">hal-03270938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral representation and relaxation of local functionals on Cheeger-Sobolev spaces</w:t>
+                <w:t xml:space="preserve">Stochastic homogenization of nonconvex integrals in the space of functions of bounded deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, </w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2021.112744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ASY-221772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270938v2</w:t>
+                <w:t xml:space="preserve">hal-02411552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Γ-convergence of nonconvex unbounded integrals in Cheeger-Sobolev spaces</w:t>
               </w:r>
@@ -4065,51 +4065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A8105CF"/>
+    <w:nsid w:val="2986F5C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4296,51 +4296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-025-00932-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00505-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008187v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00264-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.454" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-023-00356-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2261187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270938v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295632v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-021-00652-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-0626-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Mandallena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1702-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2019.102821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2017.09.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2015-0053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.367" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Zorgati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0437-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-014-0001-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-011-0124-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2008063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2007.05.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7BTNPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mandallena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0177-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1F4F1FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0211-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XVLQDTK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-025-00932-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00505-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008187v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00264-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-023-00356-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2261187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270938v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295632v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-021-00652-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-0626-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Mandallena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1702-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2019.102821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2017.09.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2015-0053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.367" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Zorgati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0437-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-014-0001-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-011-0124-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2008063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2007.05.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7BTNPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mandallena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0177-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1F4F1FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0211-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XVLQDTK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>