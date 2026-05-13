--- v1 (2026-04-21)
+++ v2 (2026-05-13)
@@ -690,209 +690,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008187v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial extension of Γ-limits</w:t>
+                <w:t xml:space="preserve">Remarks on homogenization and 3d-2d dimension reduction of unbounded energies on thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 361 (G5), pp.903-910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40574-023-00356-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmath.454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727996v1</w:t>
+                <w:t xml:space="preserve">hal-03778791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarks on homogenization and 3d-2d dimension reduction of unbounded energies on thin films</w:t>
+                <w:t xml:space="preserve">Radial extension of Γ-limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 361 (G5), pp.903-910. </w:t>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40574-023-00356-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778791v1</w:t>
+                <w:t xml:space="preserve">hal-03727996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Γ-convergence of nonconvex unbounded integrals in strongly connected sets</w:t>
               </w:r>
@@ -963,313 +963,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03715859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence and stochastic homogenization of nonlinear integrodifferential reaction-diffusion equations via Mosco × Γ-convergence</w:t>
+                <w:t xml:space="preserve">Stochastic homogenization of nonconvex integrals in the space of functions of bounded deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.1-50. </w:t>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/ambp.406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/ASY-221772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357210v1</w:t>
+                <w:t xml:space="preserve">hal-02411552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral representation and relaxation of local functionals on Cheeger-Sobolev spaces</w:t>
+                <w:t xml:space="preserve">Convergence and stochastic homogenization of nonlinear integrodifferential reaction-diffusion equations via Mosco × Γ-convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 217, </w:t>
+              <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.1-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.na.2021.112744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/ambp.406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03270938v2</w:t>
+                <w:t xml:space="preserve">hal-02357210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic homogenization of nonconvex integrals in the space of functions of bounded deformation</w:t>
+                <w:t xml:space="preserve">Integral representation and relaxation of local functionals on Cheeger-Sobolev spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 217, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ASY-221772⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.na.2021.112744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411552v1</w:t>
+                <w:t xml:space="preserve">hal-03270938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Γ-convergence of nonconvex unbounded integrals in Cheeger-Sobolev spaces</w:t>
               </w:r>
@@ -3268,51 +3268,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Anza Hafsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Mandallena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25, pp.135-148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anihpc.2006.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
@@ -4065,51 +4065,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2986F5C4"/>
+    <w:nsid w:val="5A6155EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4296,51 +4296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-025-00932-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00505-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008187v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00264-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-023-00356-w" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778791v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.454" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2261187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357210v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.406" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270938v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112744" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411552v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221772" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295632v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-021-00652-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-0626-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Mandallena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1702-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2019.102821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2017.09.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2015-0053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.367" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Zorgati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0437-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-014-0001-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-011-0124-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2008063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2007.05.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7BTNPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mandallena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0177-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1F4F1FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0211-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XVLQDTK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553370v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Anza Hafsa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Mandallena" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347112v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-026-00441-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804292v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-025-00932-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251738v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-025-00505-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008187v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41808-024-00264-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.454" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727996v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-023-00356-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715859v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2261187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411552v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-221772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357210v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.406" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270938v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.na.2021.112744" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295632v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2422/2036-2145.202105_030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270923v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-021-00652-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296179v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-201603" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296178v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00030-020-0626-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Mandallena" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-020-1702-1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928268v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.02.003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02512875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2019.102821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928187v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-191531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2017.09.002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2015-0053" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644535v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clozeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.367" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400390v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302578v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Zorgati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-014-0437-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958312v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40574-014-0001-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959117v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/acv-2013-0207" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11587-011-0124-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2011.03.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797473v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lamine Leghmizi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ASY-2011-1042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2008063" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulsci.2007.05.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HN7BTNPG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584068v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mandallena" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anihpc.2006.11.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10231-005-0177-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584067v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2006.01.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L1F4F1FW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584060v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646612v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646541v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-003-0211-3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XVLQDTK4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04144559v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>