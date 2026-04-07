--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1559 +368,1637 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Anoikis Resistance Assays for Tumor Cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of Platelet-Derived Microparticles in Blood Samples by Flow Cytometry: The Importance of Choosing the Adequate Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004767⟩</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038514v1</w:t>
+                <w:t xml:space="preserve">hal-05574636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vitamin K-dependent factor, protein S, regulates brain neural stem cell migration and phagocytic activities towards glioma cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François M. Vallette</w:t>
+                <w:t xml:space="preserve">A Comparative Study of Anoikis Resistance Assays for Tumor Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joussaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Dkhissi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.04.039⟩</w:t>
+              <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02265838v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a subventricular zone neural stem cell phagocytic activity stimulated by the vitamin K-dependent factor protein S.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">The vitamin K-dependent factor, protein S, regulates brain neural stem cell migration and phagocytic activities towards glioma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Oliver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François M. Vallette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1862⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 855, pp.30-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01206300v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02265838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chimerical phagocytosis model reveals the recruitment by Sertoli cells of autophagy for the degradation of ingested illegitimate substrates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+                <w:t xml:space="preserve">Evidence for a subventricular zone neural stem cell phagocytic activity stimulated by the vitamin K-dependent factor protein S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ginisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gély-Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Abaamrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/auto.23839⟩</w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (2), pp.515-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119928v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01206300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An endogenous vitamin K-dependent mechanism regulates cell proliferation in the brain subventricular stem cell niche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A chimerical phagocytosis model reveals the recruitment by Sertoli cells of autophagy for the degradation of ingested illegitimate substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marina Yefimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Messaddeq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/stem.1045⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (5), pp.653-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/auto.23839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715761v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The vitamin K–dependent anticoagulant factor, protein S, inhibits multiple VEGF-A–induced angiogenesis events in a Mer- and SHP2-dependent manner</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+                <w:t xml:space="preserve">An endogenous vitamin K-dependent mechanism regulates cell proliferation in the brain subventricular stem cell niche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gely-Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Simonneau</w:t>
+                <w:t xml:space="preserve">Thomas Harnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2012-05-429183⟩</w:t>
+              <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.719-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/stem.1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02444598v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous hepatocyte growth factor is a niche signal for subventricular zone neural stem cell amplification and self-renewal.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Petit</w:t>
+                <w:t xml:space="preserve">The vitamin K–dependent anticoagulant factor, protein S, inhibits multiple VEGF-A–induced angiogenesis events in a Mer- and SHP2-dependent manner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fraineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STEM CELLS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0226⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 120 (25), pp.5073-5083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2012-05-429183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00405384v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02444598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin K-dependent proteins: Functions in blood coagulation and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endogenous hepatocyte growth factor is a niche signal for subventricular zone neural stem cell amplification and self-renewal.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.527-529. </w:t>
+              <w:t xml:space="preserve">STEM CELLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (2), pp.408-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1160/TH08-07-0497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412052v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimeric Transferrin Inhibits Phagocytosis of Residual Bodies by Testicular Rat Sertoli Cells1</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin K-dependent proteins: Functions in blood coagulation and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.063107⟩</w:t>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.527-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1160/TH08-07-0497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413598v1</w:t>
+                <w:t xml:space="preserve">hal-00412052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a major role of endogenous fibroblast growth factor-2 in apoptotic cortex-induced subventricular zone cell proliferation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Roger</w:t>
+                <w:t xml:space="preserve">Dimeric Transferrin Inhibits Phagocytosis of Residual Bodies by Testicular Rat Sertoli Cells1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina G. Yefimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guilleminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05915.x⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (4), pp.697-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.107.063107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00405801v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions nouvelles de Gas-6 et de la protéine S</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evidence for a major role of endogenous fibroblast growth factor-2 in apoptotic cortex-induced subventricular zone cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/20072310826⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (11), pp.3036-3042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05915.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413569v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00405801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonctions nouvelles de Gas-6 et de la protéine S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (10), pp.826-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/20072310826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Endogenous factors derived from embryonic cortex regulate proliferation and neuronal differentiation of postnatal subventricular zone cell cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (8), pp.1970-1976. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04739.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1930,539 +2008,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocyte Growth Factor is a niche signal for neural stem cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, GENEVE, Switzerland. pp.abstract 110.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous Hepatocyte Growth Factor is a niche signal for neural stem for neural stem cell proliferation and self-renewal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th Symposium of Quantitative Biology « Control &amp; Regulation of Stem Cells », Cold Spring Harbor (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cold Spring Harbor, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte Growth Factor regulates SVZ cells proliferation in post-natal rodents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+                <w:t xml:space="preserve">Regulation of neural stem cell proliferation by endogenous vitamin K-dependent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société des Neurosciences Francaises, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Abstract A10</w:t>
+              <w:t xml:space="preserve">American Society for Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San-Diego, United States. présentation 9.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424102v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of neural stem cell proliferation by endogenous vitamin K-dependent proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Hepatocyte Growth Factor regulates SVZ cells proliferation in post-natal rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San-Diego, United States. présentation 9.9</w:t>
+              <w:t xml:space="preserve">Société des Neurosciences Francaises, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Abstract A10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406150v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2609,51 +2687,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ginisty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.04.039" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206300v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore G&#233;ly-Pernot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abaamrane" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1862" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119928v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.23839" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444598v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-05-429183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH08-07-0497" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413598v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G. Yefimova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sow" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilleminot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.063107" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lara" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310826" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406150v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004775" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ginisty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.04.039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore G&#233;ly-Pernot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abaamrane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.23839" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-05-429183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH08-07-0497" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G. Yefimova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilleminot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.063107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310826" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>