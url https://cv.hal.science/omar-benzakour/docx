--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -374,1631 +374,1687 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Platelet-Derived Microparticles in Blood Samples by Flow Cytometry: The Importance of Choosing the Adequate Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Delwail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Joffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of Anoikis Resistance Assays for Tumor Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Karayan-tapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Dkhissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Journal of Scientific &amp; Technical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26717/BJSTR.2020.29.004767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vitamin K-dependent factor, protein S, regulates brain neural stem cell migration and phagocytic activities towards glioma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M. Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 855, pp.30-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejphar.2019.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02265838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a subventricular zone neural stem cell phagocytic activity stimulated by the vitamin K-dependent factor protein S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ginisty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gély-Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Abaamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (2), pp.515-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.1862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chimerical phagocytosis model reveals the recruitment by Sertoli cells of autophagy for the degradation of ingested illegitimate substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Yefimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Messaddeq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claire Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (5), pp.653-666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4161/auto.23839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An endogenous vitamin K-dependent mechanism regulates cell proliferation in the brain subventricular stem cell niche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gely-Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Harnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandairon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cells / Stem Cells (Miamisburg)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (4), pp.719-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/stem.1045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The vitamin K–dependent anticoagulant factor, protein S, inhibits multiple VEGF-A–induced angiogenesis events in a Mer- and SHP2-dependent manner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fraineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Monvoisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Clarhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 120 (25), pp.5073-5083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood-2012-05-429183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02444598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous hepatocyte growth factor is a niche signal for subventricular zone neural stem cell amplification and self-renewal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 27 (2), pp.408-419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1634/stemcells.2008-0226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin K-dependent proteins: Functions in blood coagulation and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.527-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1160/TH08-07-0497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimeric Transferrin Inhibits Phagocytosis of Residual Bodies by Testicular Rat Sertoli Cells1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina G. Yefimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Sow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Guilleminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Martinat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 78 (4), pp.697-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1095/biolreprod.107.063107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a major role of endogenous fibroblast growth factor-2 in apoptotic cortex-induced subventricular zone cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 26 (11), pp.3036-3042. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2007.05915.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00405801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions nouvelles de Gas-6 et de la protéine S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 23 (10), pp.826-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/medsci/20072310826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous factors derived from embryonic cortex regulate proliferation and neuronal differentiation of postnatal subventricular zone cell cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berjeaud Jean-Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (8), pp.1970-1976. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-9568.2006.04739.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00078120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2008,539 +2064,539 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatocyte Growth Factor is a niche signal for neural stem cell proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, GENEVE, Switzerland. pp.abstract 110.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous Hepatocyte Growth Factor is a niche signal for neural stem for neural stem cell proliferation and self-renewal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Nicoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73th Symposium of Quantitative Biology « Control &amp; Regulation of Stem Cells », Cold Spring Harbor (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Cold Spring Harbor, United States. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00424067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of neural stem cell proliferation by endogenous vitamin K-dependent proteins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Hepatocyte Growth Factor regulates SVZ cells proliferation in post-natal rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Benzakour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Prestoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society for Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, San-Diego, United States. présentation 9.9</w:t>
+              <w:t xml:space="preserve">Société des Neurosciences Francaises, Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Abstract A10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406150v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte Growth Factor regulates SVZ cells proliferation in post-natal rodents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Nicoleau</w:t>
+                <w:t xml:space="preserve">Regulation of neural stem cell proliferation by endogenous vitamin K-dependent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Prestoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Benzakour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société des Neurosciences Francaises, Montpellier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Montpellier, France. pp.Abstract A10</w:t>
+              <w:t xml:space="preserve">American Society for Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San-Diego, United States. présentation 9.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424102v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId92"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2687,51 +2743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004775" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ginisty" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.04.039" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206300v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore G&#233;ly-Pernot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abaamrane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1862" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119928v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.23839" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-05-429183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH08-07-0497" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413598v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G. Yefimova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilleminot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.063107" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413569v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310826" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406150v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-05038293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joussaume" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Kanthou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pardo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-Tapon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cimb46040205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038478v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pel&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Joffrion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ameteau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222212103" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pele" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004775" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Karayan-tapon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Dkhissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26717/BJSTR.2020.29.004767" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02265838v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ginisty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Oliver" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2019.04.039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore G&#233;ly-Pernot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Abaamrane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1862" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119928v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Yefimova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Messaddeq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Harnois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claire Meunier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Clarhaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/auto.23839" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715761v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely-Pernot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Prestoz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandairon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/stem.1045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02444598v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fraineau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monvoisin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Talbot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Simonneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2012-05-429183" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412052v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/TH08-07-0497" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413598v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina G. Yefimova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Sow" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fontaine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guilleminot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Martinat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.107.063107" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405801v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2007.05915.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSQQCKQW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gely" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lara" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20072310826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berjeaud Jean-Marc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-9568.2006.04739.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0CJ9JH37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424085v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424102v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406150v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Philippe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>