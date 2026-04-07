--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -866,395 +866,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Innovative System for the Treatment of Rising Dampness in Buildings Located in Cold Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel R Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14123421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03449906v1</w:t>
+                <w:t xml:space="preserve">hal-03704113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Density-Based Approaches to Predict the Mechanical, Thermal and Hygric Properties of Carbon-Negative Aggregate Concretes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Rahmouni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13158194⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.5420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704112v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03449906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative System for the Treatment of Rising Dampness in Buildings Located in Cold Climates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grain Density-Based Approaches to Predict the Mechanical, Thermal and Hygric Properties of Carbon-Negative Aggregate Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel R Rousse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
+                <w:t xml:space="preserve">Frédéric Rosquoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (12), pp.3421. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.8194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14123421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13158194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704113v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new construction material for thermal insulation of building based on aggregate of waste paper and cement</w:t>
               </w:r>
@@ -1994,51 +1994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,277 +2252,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation into the behaviour of strengthened hollow box beams made of unidirectional fibre-reinforced IPC matrix composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Promis</w:t>
+                <w:t xml:space="preserve">Impact of combined moisture buffering capacity of a hemp concrete building envelope and interior objects on the hygrothermal performance in a room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Si Larbi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ton Hoang Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 157, pp.87-94. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.589-605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.08.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2016.1160434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631973v1</w:t>
+                <w:t xml:space="preserve">hal-02947888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and comparison of hygric properties of rape straw concrete and hemp concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Temperature-Dependent Sorption Characteristics on the Hygrothermal Behavior of a Hemp Concrete Building Envelope Submitted to Real Outdoor Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.11.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (SI2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI2.25654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124256v1</w:t>
+                <w:t xml:space="preserve">hal-03124249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2567,972 +2601,938 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.263-272. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of a straw bale building: In situ and laboratory investigations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Roucoult</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation into the behaviour of strengthened hollow box beams made of unidirectional fibre-reinforced IPC matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Dung Tran Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
+                <w:t xml:space="preserve">A. Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.91-98. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.87-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630034v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of combined moisture buffering capacity of a hemp concrete building envelope and interior objects on the hygrothermal performance in a room</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hygrothermal performance of a straw bale building: In situ and laboratory investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ton Hoang Mai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Roucoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2016.1160434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947888v1</w:t>
+                <w:t xml:space="preserve">hal-03630034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature-Dependent Sorption Characteristics on the Hygrothermal Behavior of a Hemp Concrete Building Envelope Submitted to Real Outdoor Conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization and comparison of hygric properties of rape straw concrete and hemp concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (SI2), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.679-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI2.25654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124249v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826184v1</w:t>
+                <w:t xml:space="preserve">hal-04826183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Modeling thermal conductivity of hemp insulation material: A multi-scale homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Tran-Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. D. To</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03124253v1</w:t>
+                <w:t xml:space="preserve">hal-03630036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thermal conductivity of hemp insulation material: A multi-scale homogenization approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Q. D. To</w:t>
+                <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 107, pp.127-134. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.119-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630036v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
+                <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826183v1</w:t>
+                <w:t xml:space="preserve">hal-03124253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of hygric properties of rape straw concrete and hemp concrete</w:t>
               </w:r>
@@ -3593,51 +3593,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102, pp.679-687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826186v1</w:t>
@@ -3648,51 +3648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,51 +3886,51 @@
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826190v1</w:t>
+                <w:t xml:space="preserve">hal-03124286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature-dependent Sorption Characteristics on The Hygrothermal Behavior of Hemp Concrete</w:t>
               </w:r>
@@ -4020,51 +4020,51 @@
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124286v1</w:t>
+                <w:t xml:space="preserve">hal-04826190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flax lime and hemp lime concretes: Hygric properties and moisture buffer capacity</w:t>
               </w:r>
@@ -4714,289 +4714,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRICKS GEOPOLYMER BASED ON OLIVE WASTE FLY ASH: MECHANICAL PROPERTIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Labaied</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marzouk Lajili</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502883v1</w:t>
+                <w:t xml:space="preserve">hal-04502885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+                <w:t xml:space="preserve">BRICKS GEOPOLYMER BASED ON OLIVE WASTE FLY ASH: MECHANICAL PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Labaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzouk Lajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne (AUT), Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304453v1</w:t>
+                <w:t xml:space="preserve">hal-04502883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
+                <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
@@ -5010,94 +5005,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14293/ICMB230057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502885v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts hygrothermiques dans une paroi humide et ventilée : application à la rénovation énergétique du bâti existant</w:t>
               </w:r>
@@ -5202,631 +5202,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of bio aggregates and binder type on the compressive strength of rapeseed concrete.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+                <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igue Fathia Dahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th RILEM Annual Week - Advances in Sustainable Construction Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico. https://link.springer.com/conference/rw</w:t>
+              <w:t xml:space="preserve">Building Simulation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04452652v1</w:t>
+                <w:t xml:space="preserve">hal-04502325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHES ANALYTIQUES PREDICTIVES DU COMPORTEMENT MULTI-PHYSIQUE DE BETONS DE GRANULATS CARBONATES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Rahmouni</w:t>
+                <w:t xml:space="preserve">The influence of bio aggregates and binder type on the compressive strength of rapeseed concrete.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Béton (JNB'21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">75th RILEM Annual Week - Advances in Sustainable Construction Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Merida, Mexico. https://link.springer.com/conference/rw</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502843v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moisture buffer capacity of biomass concretes based on rapeseed straw</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+                <w:t xml:space="preserve">APPROCHES ANALYTIQUES PREDICTIVES DU COMPORTEMENT MULTI-PHYSIQUE DE BETONS DE GRANULATS CARBONATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Moisture in Buildings 2021 (ICMB21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales du Béton (JNB'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850414v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal study of a wall built with prefabricated rapeseed concrete blocks</w:t>
+                <w:t xml:space="preserve">The moisture buffer capacity of biomass concretes based on rapeseed straw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Materials (ICBBM21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Moisture in Buildings 2021 (ICMB21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14293/icmb210081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452442v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Hygrothermal study of a wall built with prefabricated rapeseed concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Materials (ICBBM21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502325v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances thermique et hygrique d’un béton de chanvre intégrant un matériau à changement de phase</w:t>
               </w:r>
@@ -5937,51 +5937,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE COMPARATIVE MULTI-ECHELLE DES PERFORMANCES HYGRIQUES DU BETON DE CHANVRE ET DU BETON CELLULAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,273 +6056,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans une lame d'air ventilée pour la rénovation du bâtiment ancien humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+                <w:t xml:space="preserve">Zakaria Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ghrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552977v1</w:t>
+                <w:t xml:space="preserve">hal-04502214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Toifane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Douzane</w:t>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850344v1</w:t>
+                <w:t xml:space="preserve">hal-03552977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal performance of a straw bale building</w:t>
               </w:r>
@@ -6423,197 +6427,197 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502224v1</w:t>
+                <w:t xml:space="preserve">hal-03850344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6635,182 +6639,178 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502228v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans une lame d'air ventilée pour la rénovation du bâtiment ancien humide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wafa Ghrissi</w:t>
+                <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502214v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIFEM2018 -ART-2-47 INFLUENCE DE L'HYSTERESIS HYGRIQUE SUR LES TRANSFERTS DE</w:t>
               </w:r>
@@ -6911,394 +6911,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYGRIC BUFFERING CAPACITY OF TWO BIO-BASED MATERIALS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hygric buffering capacity of two bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T Langlet</w:t>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials and Energy (ICOME18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San sebastien, Spain</w:t>
+              <w:t xml:space="preserve">5ème Colloque International " Énergie &amp; Ville du Futur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502317v1</w:t>
+                <w:t xml:space="preserve">hal-03257077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Moisture Buffering Capacity of Interior Objects on Hygrothermal Performance and Perception of Indoor Air Quality in a Room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HYGRIC BUFFERING CAPACITY OF TWO BIO-BASED MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Materials and Energy (ICOME18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San sebastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698659v1</w:t>
+                <w:t xml:space="preserve">hal-04502317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygric buffering capacity of two bio-based materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
+                <w:t xml:space="preserve">Impact of Moisture Buffering Capacity of Interior Objects on Hygrothermal Performance and Perception of Indoor Air Quality in a Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque International " Énergie &amp; Ville du Futur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257077v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIFEM2018 -ART-2-60 DÉVELOPPEMENT D'UNE PLATEFORME EXPÉRIMENTALE À RÉPONSE THERMIQUE VARIABLE</w:t>
               </w:r>
@@ -7645,303 +7645,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale du comportement hygrothermique d'une paroi en béton de chanvre à l'échelle réelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">", ART-07-03, XIIème Colloque Interuniversitaire Franco-Québécois Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826233v1</w:t>
+                <w:t xml:space="preserve">hal-01682564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Étude expérimentale du comportement hygrothermique d'une paroi en béton de chanvre à l'échelle réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">", ART-07-03, XIIème Colloque Interuniversitaire Franco-Québécois Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682564v1</w:t>
+                <w:t xml:space="preserve">hal-04826233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8022,51 +8022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature Dependence of Sorption on Hygrothermal Performance of a Hemp Concrete Building Envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9642,51 +9642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Non-Isothermal Conditions on Hygrothermal Behaviour of A Hemp Concrete Building Envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9932,51 +9932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Labaied" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Lajili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirich Freppel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1994651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rahmouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquoet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mandili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taqi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Errouaiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02811-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Ben Hamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI150702144P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.01.067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.01.058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si Larbi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.08.014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124256v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.11.021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roucoult" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Tran Le" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.10.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Hoang Mai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2016.1160434" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Samri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI2.25654" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826184v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630036v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Nguyen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran-Le" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Vu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. To" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826183v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laidoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSC54MJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Umurigirwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502883v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ghrissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Promis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Douzane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502843v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502317v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rahim" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698659v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257077v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Freppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826233v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaied" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03840065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10597-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2015.2132" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Labaied" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Lajili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirich Freppel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1994651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Rousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rahmouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquoet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mandili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taqi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Errouaiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02811-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Ben Hamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI150702144P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.01.067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.01.058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Hoang Mai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2016.1160434" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Samri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI2.25654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.08.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roucoult" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Tran Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.10.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.11.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran-Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. To" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laidoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSC54MJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Umurigirwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ghrissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Promis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Douzane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rahim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698659v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Freppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826233v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaied" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03840065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10597-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2015.2132" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>