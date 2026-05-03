--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2520,1019 +2520,1019 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
+                <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.263-272. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.119-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124252v1</w:t>
+                <w:t xml:space="preserve">hal-04826184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental investigation into the behaviour of strengthened hollow box beams made of unidirectional fibre-reinforced IPC matrix composite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Si Larbi</w:t>
+                <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.08.014⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 111, pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631973v1</w:t>
+                <w:t xml:space="preserve">hal-03124253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of a straw bale building: In situ and laboratory investigations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+                <w:t xml:space="preserve">Modeling thermal conductivity of hemp insulation material: A multi-scale homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. D. Tran-Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Roucoult</w:t>
+                <w:t xml:space="preserve">M. N. Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh-Dung Tran Le</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Q. D. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 8, pp.91-98. </w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.127-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630034v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and comparison of hygric properties of rape straw concrete and hemp concrete</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 102, pp.679-687. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.263-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.11.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124256v1</w:t>
+                <w:t xml:space="preserve">hal-04826183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
+                <w:t xml:space="preserve">Characterization and comparison of hygric properties of rape straw concrete and hemp concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 102, pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826183v1</w:t>
+                <w:t xml:space="preserve">hal-03124256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thermal conductivity of hemp insulation material: A multi-scale homogenization approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Q. D. To</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630036v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Numerical and experimental investigation into the behaviour of strengthened hollow box beams made of unidirectional fibre-reinforced IPC matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 157, pp.87-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2016.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826184v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. Langlet</w:t>
+                <w:t xml:space="preserve">Hygrothermal performance of a straw bale building: In situ and laboratory investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Roucoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.91-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124253v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of hygric properties of rape straw concrete and hemp concrete</w:t>
               </w:r>
@@ -3593,51 +3593,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 102, pp.679-687. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2015.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826186v1</w:t>
@@ -3886,51 +3886,51 @@
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124286v1</w:t>
+                <w:t xml:space="preserve">hal-04826190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature-dependent Sorption Characteristics on The Hygrothermal Behavior of Hemp Concrete</w:t>
               </w:r>
@@ -4020,51 +4020,51 @@
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826190v1</w:t>
+                <w:t xml:space="preserve">hal-03124286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flax lime and hemp lime concretes: Hygric properties and moisture buffer capacity</w:t>
               </w:r>
@@ -4839,265 +4839,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRICKS GEOPOLYMER BASED ON OLIVE WASTE FLY ASH: MECHANICAL PROPERTIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Labaied</w:t>
+                <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marzouk Lajili</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14293/ICMB230057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502883v1</w:t>
+                <w:t xml:space="preserve">hal-04304453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+                <w:t xml:space="preserve">BRICKS GEOPOLYMER BASED ON OLIVE WASTE FLY ASH: MECHANICAL PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Labaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzouk Lajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14293/ICMB230057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304453v1</w:t>
+                <w:t xml:space="preserve">hal-04502883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts hygrothermiques dans une paroi humide et ventilée : application à la rénovation énergétique du bâti existant</w:t>
               </w:r>
@@ -6181,152 +6181,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+                <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+                <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552977v1</w:t>
+                <w:t xml:space="preserve">hal-03850344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal performance of a straw bale building</w:t>
               </w:r>
@@ -6427,197 +6423,201 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Toifane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Omar Douzane</w:t>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850344v1</w:t>
+                <w:t xml:space="preserve">hal-03552977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6645,100 +6645,100 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502224v1</w:t>
+                <w:t xml:space="preserve">hal-04502228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6766,539 +6766,539 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502228v1</w:t>
+                <w:t xml:space="preserve">hal-04502224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIFEM2018 -ART-2-47 INFLUENCE DE L'HYSTERESIS HYGRIQUE SUR LES TRANSFERTS DE</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Omar Douzane</w:t>
+                <w:t xml:space="preserve">HYGRIC BUFFERING CAPACITY OF TWO BIO-BASED MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone d'Energétique et Mécanique (CIFEM18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 1, Apr 2018, Cotonou, Bénin</w:t>
+              <w:t xml:space="preserve">International Conference on Materials and Energy (ICOME18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San sebastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502282v1</w:t>
+                <w:t xml:space="preserve">hal-04502317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygric buffering capacity of two bio-based materials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of Moisture Buffering Capacity of Interior Objects on Hygrothermal Performance and Perception of Indoor Air Quality in a Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque International " Énergie &amp; Ville du Futur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257077v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYGRIC BUFFERING CAPACITY OF TWO BIO-BASED MATERIALS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Langlet</w:t>
+                <w:t xml:space="preserve">Hygric buffering capacity of two bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials and Energy (ICOME18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San sebastien, Spain</w:t>
+              <w:t xml:space="preserve">5ème Colloque International " Énergie &amp; Ville du Futur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502317v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Moisture Buffering Capacity of Interior Objects on Hygrothermal Performance and Perception of Indoor Air Quality in a Room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CIFEM2018 -ART-2-47 INFLUENCE DE L'HYSTERESIS HYGRIQUE SUR LES TRANSFERTS DE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Colloque International Francophone d'Energétique et Mécanique (CIFEM18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 1, Apr 2018, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698659v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIFEM2018 -ART-2-60 DÉVELOPPEMENT D'UNE PLATEFORME EXPÉRIMENTALE À RÉPONSE THERMIQUE VARIABLE</w:t>
               </w:r>
@@ -7645,51 +7645,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03700579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
@@ -7724,444 +7724,440 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682564v1</w:t>
+                <w:t xml:space="preserve">hal-01682550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale du comportement hygrothermique d'une paroi en béton de chanvre à l'échelle réelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">", ART-07-03, XIIème Colloque Interuniversitaire Franco-Québécois Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada, Canada</w:t>
+              <w:t xml:space="preserve">12ème Congrès de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826233v1</w:t>
+                <w:t xml:space="preserve">hal-01682564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Étude expérimentale du comportement hygrothermique d'une paroi en béton de chanvre à l'échelle réelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">", ART-07-03, XIIème Colloque Interuniversitaire Franco-Québécois Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682550v1</w:t>
+                <w:t xml:space="preserve">hal-04826233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+                <w:t xml:space="preserve">Experimental investigation of hygrothermal behaviour of a rape straw concrete building envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">1st International conference on bio-based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clermont Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682556v1</w:t>
+                <w:t xml:space="preserve">hal-04826229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de comportement hygrothermique d'une paroi en béton de chanvre en conditions non-isothermes</w:t>
               </w:r>
@@ -8266,148 +8262,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of hygrothermal behaviour of a rape straw concrete building envelope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on bio-based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Clermont Ferrand, France, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826229v1</w:t>
+                <w:t xml:space="preserve">hal-01682556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité tampon hygrique des bétons de chanvre et de lin : expérimentation et application</w:t>
               </w:r>
@@ -9932,51 +9932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Labaied" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Lajili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirich Freppel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1994651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Rousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rahmouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquoet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mandili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taqi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Errouaiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02811-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Ben Hamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI150702144P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.01.067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.01.058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Hoang Mai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2016.1160434" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Samri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI2.25654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124252v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si Larbi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.08.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roucoult" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Tran Le" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.10.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124256v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.11.021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran-Le" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Vu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. To" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.026" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laidoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSC54MJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Umurigirwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502883v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ghrissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Promis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Douzane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257077v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rahim" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698659v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Freppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826233v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826229v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaied" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03840065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10597-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2015.2132" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Labaied" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Lajili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirich Freppel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1994651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Rousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rahmouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquoet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mandili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taqi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Errouaiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02811-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Ben Hamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI150702144P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.01.067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.01.058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Hoang Mai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2016.1160434" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Samri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI2.25654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran-Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Vu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. To" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.11.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si Larbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.08.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roucoult" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Tran Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laidoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSC54MJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Umurigirwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ghrissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Promis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Douzane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rahim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257077v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Freppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaied" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03840065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10597-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2015.2132" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>