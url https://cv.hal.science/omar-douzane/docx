--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -351,408 +351,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and Mechanical Properties of Rapeseed Straw Concrete</w:t>
+                <w:t xml:space="preserve">Development of a Novel Experimental Facility to Assess Heating Systems’ Behaviour in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+                <w:t xml:space="preserve">Wirich Freppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15238611⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (13), pp.4615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15134615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901289v1</w:t>
+                <w:t xml:space="preserve">hal-03704111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricks Using Clay Mixed with Powder and Ashes from Lignocellulosic Biomass: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Labaied</w:t>
+                <w:t xml:space="preserve">Physical and Mechanical Properties of Rapeseed Straw Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marzouk Lajili</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app122010669⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (23), pp.8611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15238611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837955v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Novel Experimental Facility to Assess Heating Systems’ Behaviour in Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wirich Freppel</w:t>
+                <w:t xml:space="preserve">Bricks Using Clay Mixed with Powder and Ashes from Lignocellulosic Biomass: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Labaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzouk Lajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (13), pp.4615. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en15134615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app122010669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704111v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the influence of input parameters in an air channel on mass and heat transfer phenomena within a wall saturated with water: application to the renovation of old wet buildings</w:t>
               </w:r>
@@ -866,395 +866,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Innovative System for the Treatment of Rising Dampness in Buildings Located in Cold Climates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sy Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14123421⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (12), pp.5420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03704113v1</w:t>
+                <w:t xml:space="preserve">hal-03449906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Temperature on the Moisture Buffering Performance of Palm and Sunflower Concretes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">Grain Density-Based Approaches to Predict the Mechanical, Thermal and Hygric Properties of Carbon-Negative Aggregate Concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosquoet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app11125420⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (15), pp.8194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13158194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03449906v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grain Density-Based Approaches to Predict the Mechanical, Thermal and Hygric Properties of Carbon-Negative Aggregate Concretes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Innovative System for the Treatment of Rising Dampness in Buildings Located in Cold Climates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Rosquoet</w:t>
+                <w:t xml:space="preserve">Daniel R Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (15), pp.8194. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.3421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su13158194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14123421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704112v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new construction material for thermal insulation of building based on aggregate of waste paper and cement</w:t>
               </w:r>
@@ -1513,51 +1513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent sorption models for mass transfer throughout bio-based building materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1669,51 +1669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haykel Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (1, A), pp.223-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1994,51 +1994,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a hemp-based agro-material: Influence of starch ratio and hemp shive size on physical, mechanical, and hygrothermal properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tala Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,311 +2252,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of combined moisture buffering capacity of a hemp concrete building envelope and interior objects on the hygrothermal performance in a room</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19401493.2016.1160434⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.263-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947888v1</w:t>
+                <w:t xml:space="preserve">hal-04826183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Temperature-Dependent Sorption Characteristics on the Hygrothermal Behavior of a Hemp Concrete Building Envelope Submitted to Real Outdoor Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+                <w:t xml:space="preserve">Modeling thermal conductivity of hemp insulation material: A multi-scale homogenization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Samri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+                <w:t xml:space="preserve">A. D. Tran-Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. N. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. D. To</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI2.25654⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124249v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2588,92 +2584,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111, pp.119-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture and temperature on thermal properties of three bio-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2705,340 +2701,344 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 111, pp.119-127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thermal conductivity of hemp insulation material: A multi-scale homogenization approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. D. Tran-Le</w:t>
+                <w:t xml:space="preserve">Impact of combined moisture buffering capacity of a hemp concrete building envelope and interior objects on the hygrothermal performance in a room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Vu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Douzane</w:t>
+                <w:t xml:space="preserve">Ton Hoang Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2016.07.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.589-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2016.1160434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630036v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effect of non-isotherme sorption characteristics on hygrothermal behavior of two bio-based building walls</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Temperature-Dependent Sorption Characteristics on the Hygrothermal Behavior of a Hemp Concrete Building Envelope Submitted to Real Outdoor Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Samri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.263-272. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (SI2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36884/jafm.9.SI2.25654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826183v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and comparison of hygric properties of rape straw concrete and hemp concrete</w:t>
               </w:r>
@@ -3229,51 +3229,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.263-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jobe.2016.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124252v1</w:t>
@@ -3440,51 +3440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Roucoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Building Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, pp.91-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3648,51 +3648,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygrothermal properties of blocks based on eco-aggregates: Experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,51 +3886,51 @@
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826190v1</w:t>
+                <w:t xml:space="preserve">hal-03124286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature-dependent Sorption Characteristics on The Hygrothermal Behavior of Hemp Concrete</w:t>
               </w:r>
@@ -4020,51 +4020,51 @@
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2015.11.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124286v1</w:t>
+                <w:t xml:space="preserve">hal-04826190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of flax lime and hemp lime concretes: Hygric properties and moisture buffer capacity</w:t>
               </w:r>
@@ -4714,390 +4714,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14293/ICMB230057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502885v1</w:t>
+                <w:t xml:space="preserve">hal-04304453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical case study of a wall composed of pre-cast rapeseed concrete blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+                <w:t xml:space="preserve">BRICKS GEOPOLYMER BASED ON OLIVE WASTE FLY ASH: MECHANICAL PROPERTIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Labaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzouk Lajili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Moisture in Buildings 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14293/ICMB230057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04304453v1</w:t>
+                <w:t xml:space="preserve">hal-04502883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BRICKS GEOPOLYMER BASED ON OLIVE WASTE FLY ASH: MECHANICAL PROPERTIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Labaied</w:t>
+                <w:t xml:space="preserve">Mechanical and thermal properties of an innovative bio based concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marzouk Lajili</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Vienne (AUT), Austria</w:t>
+              <w:t xml:space="preserve">I5th International Conference on Bio-Based Building Materials (ICBBM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502883v1</w:t>
+                <w:t xml:space="preserve">hal-04502885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transferts hygrothermiques dans une paroi humide et ventilée : application à la rénovation énergétique du bâti existant</w:t>
               </w:r>
@@ -5202,631 +5202,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+                <w:t xml:space="preserve">APPROCHES ANALYTIQUES PREDICTIVES DU COMPORTEMENT MULTI-PHYSIQUE DE BETONS DE GRANULATS CARBONATES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building Simulation 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Béton (JNB'21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502325v1</w:t>
+                <w:t xml:space="preserve">hal-04502843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of bio aggregates and binder type on the compressive strength of rapeseed concrete.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th RILEM Annual Week - Advances in Sustainable Construction Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Merida, Mexico. https://link.springer.com/conference/rw</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">APPROCHES ANALYTIQUES PREDICTIVES DU COMPORTEMENT MULTI-PHYSIQUE DE BETONS DE GRANULATS CARBONATES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Imen Rahmouni</w:t>
+                <w:t xml:space="preserve">The moisture buffer capacity of biomass concretes based on rapeseed straw</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Béton (JNB'21)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Moisture in Buildings 2021 (ICMB21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14293/icmb210081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502843v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The moisture buffer capacity of biomass concretes based on rapeseed straw</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Hygrothermal study of a wall built with prefabricated rapeseed concrete blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Moisture in Buildings 2021 (ICMB21)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Bio-Based Materials (ICBBM21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03850414v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04452442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal study of a wall built with prefabricated rapeseed concrete blocks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+                <w:t xml:space="preserve">IMPACT OF TEMPERATURE ON THE MOISTURE BUFFERING CAPACITY OF BIO-BASED CONCRETES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igue Fathia Dahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Bio-Based Materials (ICBBM21)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Building Simulation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04452442v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances thermique et hygrique d’un béton de chanvre intégrant un matériau à changement de phase</w:t>
               </w:r>
@@ -5937,90 +5937,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETUDE COMPARATIVE MULTI-ECHELLE DES PERFORMANCES HYGRIQUES DU BETON DE CHANVRE ET DU BETON CELLULAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathia Dahir Igue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6056,1210 +6056,1210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans une lame d'air ventilée pour la rénovation du bâtiment ancien humide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Toifane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tittelein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Slimani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Omar Douzane</w:t>
+                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502214v1</w:t>
+                <w:t xml:space="preserve">hal-03552977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hygrothermal performance of a straw bale building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, Ireland. pp.723 - 725</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850344v1</w:t>
+                <w:t xml:space="preserve">hal-04453339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygrothermal performance of a straw bale building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Which temperature-dependant sorption models could be use to predict mass transfers in bio_based building materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas-Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials (ICBBM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Belfast, Ireland. pp.723 - 725</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Belfast, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453339v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03850344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTERISATION THERMOPHYSIQUE DE BETON DE CHANVRE INTEGRANT UN MATERIAU A CHANGEMENT DE PHASE MICROENCAPSULE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Antczak</w:t>
+                <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Baie St-Paul, Canada</w:t>
+              <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552977v1</w:t>
+                <w:t xml:space="preserve">hal-04502224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts de chaleur et de masse dans les matériaux de construction bio-sourcés : Approche critique de quatre modèles prédictifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Modélisation des transferts hygrothermiques dans une lame d'air ventilée pour la rénovation du bâtiment ancien humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Slimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Ghrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Colloque International Franco-Québécois en énergie (CIFQ2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ETS, Université de Québec, Jun 2019, Baie Saint Paul, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502224v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HYGRIC BUFFERING CAPACITY OF TWO BIO-BASED MATERIALS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hygric buffering capacity of two bio-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Rahim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">T Langlet</w:t>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Materials and Energy (ICOME18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, San sebastien, Spain</w:t>
+              <w:t xml:space="preserve">5ème Colloque International " Énergie &amp; Ville du Futur"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Fes, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502317v1</w:t>
+                <w:t xml:space="preserve">hal-03257077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Moisture Buffering Capacity of Interior Objects on Hygrothermal Performance and Perception of Indoor Air Quality in a Room</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HYGRIC BUFFERING CAPACITY OF TWO BIO-BASED MATERIALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Materials and Energy (ICOME18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San sebastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03698659v1</w:t>
+                <w:t xml:space="preserve">hal-04502317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygric buffering capacity of two bio-based materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Langlet</w:t>
+                <w:t xml:space="preserve">Impact of Moisture Buffering Capacity of Interior Objects on Hygrothermal Performance and Perception of Indoor Air Quality in a Room</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque International " Énergie &amp; Ville du Futur"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Fes, Morocco</w:t>
+              <w:t xml:space="preserve">15th Conference of the International Society of Indoor Air Quality and Climate, INDOOR AIR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257077v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIFEM2018 -ART-2-47 INFLUENCE DE L'HYSTERESIS HYGRIQUE SUR LES TRANSFERTS DE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone d'Energétique et Mécanique (CIFEM18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Apr 2018, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7284,51 +7284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CIFEM2018 -ART-2-60 DÉVELOPPEMENT D'UNE PLATEFORME EXPÉRIMENTALE À RÉPONSE THERMIQUE VARIABLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wirich Freppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7336,51 +7336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone d'Energétique et Mécanique (CIFEM18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 1, Apr 2018, Cotonou, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7399,303 +7399,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04502294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DU REGLAGE DE LA VENTILATION A LA DEMANDE SUR LA QUALITE DE L'AIR INTERIEURE ET LA CONSOMMATION ENERGETIQUE D'UN LOCAL EN BETON DE CHANVRE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Experimental and Numerical Tools to Analyze the Impact of the Building Envelope and the Occupants' Behaviour on Thermal Systems in Building</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Freppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Colloque International Franco-Québécois sur la Thermique des Systèmes (CIFQ17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint Lo, France</w:t>
+              <w:t xml:space="preserve">Second Thermal and Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Las Vegas, United States. pp.1245--1249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502270v1</w:t>
+                <w:t xml:space="preserve">hal-03700579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Experimental and Numerical Tools to Analyze the Impact of the Building Envelope and the Occupants' Behaviour on Thermal Systems in Building</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INFLUENCE DU REGLAGE DE LA VENTILATION A LA DEMANDE SUR LA QUALITE DE L'AIR INTERIEURE ET LA CONSOMMATION ENERGETIQUE D'UN LOCAL EN BETON DE CHANVRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Freppel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Rocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Thermal and Fluids Engineering Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Las Vegas, United States. pp.1245--1249</w:t>
+              <w:t xml:space="preserve">XIII Colloque International Franco-Québécois sur la Thermique des Systèmes (CIFQ17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint Lo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700579v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation expérimentale d'éco-granulats recyclés par absorption de CO2 et étude des blocs de construction à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7776,51 +7776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique d'éco-granulats recyclés par absorption de CO2 et des bétons à base de ces granulats carbonatés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bourdot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,51 +7953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">", ART-07-03, XIIème Colloque Interuniversitaire Franco-Québécois Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sherbrooke, Canada, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8016,398 +8016,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of hygrothermal behaviour of a rape straw concrete building envelope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Rahim</w:t>
+                <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bourdot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference on bio-based materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Clermont Ferrand, France, France</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826229v1</w:t>
+                <w:t xml:space="preserve">hal-01682556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de comportement hygrothermique d'une paroi en béton de chanvre en conditions non-isothermes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of hygrothermal behaviour of a rape straw concrete building envelope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">1st International conference on bio-based materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Clermont Ferrand, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826246v1</w:t>
+                <w:t xml:space="preserve">hal-04826229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique du comportement thermique de blocs de construction à base de granulats carbonatés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
+                <w:t xml:space="preserve">Étude numérique de comportement hygrothermique d'une paroi en béton de chanvre en conditions non-isothermes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amar Benazzouk</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">, 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01682556v1</w:t>
+                <w:t xml:space="preserve">hal-04826246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité tampon hygrique des bétons de chanvre et de lin : expérimentation et application</w:t>
               </w:r>
@@ -8445,51 +8445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International sur la Caractérisation et Modélisation des Matériaux et Structures (CMMS14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Tizi-Ouzou, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8508,273 +8508,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisations mécanique et thermique de bétons agro-sourcés</w:t>
+                <w:t xml:space="preserve">Capacité hygrique en régime dynamique des bétons de chanvre et de lin : Étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosquoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écobat Sciences et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826260v1</w:t>
+                <w:t xml:space="preserve">hal-04826253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité hygrique en régime dynamique des bétons de chanvre et de lin : Étude expérimentale</w:t>
+                <w:t xml:space="preserve">Caractérisations mécanique et thermique de bétons agro-sourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.D. Tran Le</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Langlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Reims, France</w:t>
+              <w:t xml:space="preserve">Écobat Sciences et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826253v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8909,103 +8909,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical and Thermal Properties of an Innovative Bio Based Concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hajj Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Freitas Dutra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubker Laidoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 45, Springer Nature Switzerland, pp.63-69, 2023, RILEM Bookseries, 978-3-031-33465-8. </w:t>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Temperature Dependence of Sorption on Hygrothermal Performance of a Hemp Concrete Building Envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Douzane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9560,51 +9560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.D. Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Promis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Langlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st International Conference on Bio-based Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, e-ISBN: 978-2-35158-154-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9642,51 +9642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Non-Isothermal Conditions on Hygrothermal Behaviour of A Hemp Concrete Building Envelope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Tran Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Samri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chadi Maalouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9932,51 +9932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Labaied" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Lajili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirich Freppel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1994651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Rousse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123421" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rahmouni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquoet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mandili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taqi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Errouaiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02811-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Ben Hamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI150702144P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.01.067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.01.058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947888v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Hoang Mai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2016.1160434" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124249v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Samri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI2.25654" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124253v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630036v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran-Le" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Vu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. To" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.026" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826183v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.11.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si Larbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.08.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roucoult" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Tran Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826190v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laidoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSC54MJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Umurigirwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502883v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ghrissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Promis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Douzane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502317v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rahim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257077v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502270v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rocq" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Freppel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826229v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826246v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826260v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaied" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03840065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10597-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2015.2132" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05214410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yacine Benariba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Tran Le" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Mao Nguyen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Ferreira da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Douzane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2025.143012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04240589v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Labaied" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Promis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzouk Lajili" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107863" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wirich Freppel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Langlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15134615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03901289v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hajj Obeid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas Dutra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubker Laidoudi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15238611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03837955v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app122010669" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630026v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Ghrissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Promis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Douzane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chouikh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2021.1994651" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathia Dahir Igue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bourdot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Tuan Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app11125420" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rahmouni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquoet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13158194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R Rousse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14123421" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631972v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Mandili" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taqi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chakir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Errouaiti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-020-02811-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350660v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rahim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Djedjig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00231-019-02619-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630029v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran Le" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.212" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630033v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haykel Ben Hamed" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/TSCI150702144P" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630031v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2018.01.067" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. Tran Le" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.01.058" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tala Moussa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gacoin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi Maalouf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vazquez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2017.08.022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826183v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.07.003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630036v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. D. Tran-Le" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Vu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D. To" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.07.026" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826184v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.061" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Hoang Mai" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2016.1160434" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124249v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Samri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36884/jafm.9.SI2.25654" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124256v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2015.11.021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03631973v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Si Larbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2016.08.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03630034v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roucoult" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Dung Tran Le" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2016.10.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826186v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Benazzouk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.08.043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2015.11.169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826190v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826194v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Laidoudi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2014.11.043" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSC54MJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124292v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530873v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B. Umurigirwa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Lachi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175426v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benazzouk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Queneudec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1762" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530513v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304453v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/ICMB230057" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502885v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Ghrissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Promis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Douzane" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Langlet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guizani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502843v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452652v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850414v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14293/icmb210081" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452442v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502325v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igue Fathia Dahir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Le" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Omeme Ada" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tittelein" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Toifane" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zalewski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456439v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Antczak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453339v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03850344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Freitas-Dutra" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502228v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Slimani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257077v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502317v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rahim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03698659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Nguyen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lahoche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502282v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502294v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03700579v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Freppel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502270v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rocq" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682550v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682564v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826233v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682556v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826229v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826246v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826253v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826260v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Labaied" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lajili" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04508127v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33465-8_6" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03840065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tran Le" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Nguyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803581-8.10597-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Tinel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Locoge" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Braish" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caudron" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaitre Olivier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637241v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2069/1/012005" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826223v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826240v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26868/25222708.2015.2132" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>